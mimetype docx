--- v0 (2026-06-28)
+++ v1 (2026-07-18)
@@ -76,2680 +76,3446 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7A5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a na místní komunikaci (rozumí se vozovka a chodník)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3425130E" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D58C34D" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
+    <w:p w14:paraId="0D58C34D" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
       <w:pPr>
         <w:ind w:left="142" w:right="260" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Číslo účtu: 19-1649335379/0800, ČS, a.s., Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214911D4" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
       <w:pPr>
         <w:ind w:left="142" w:right="260" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B3DB5FB" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
+    <w:p w14:paraId="0B3DB5FB" w14:textId="55CDD3FB" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
       <w:pPr>
         <w:ind w:left="142" w:right="260" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-    <w:p w14:paraId="597B07FE" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00A9477B" w:rsidRDefault="00693944" w:rsidP="00693944">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variabilní symbol: 214 05 2   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5A31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597B07FE" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:ind w:left="142" w:right="260" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Tento variabilní symbol vám bude přidělen na odboru dopravy v kanceláři č. 412).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FEE82BF" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00A9477B" w:rsidRDefault="00693944" w:rsidP="00693944">
+      <w:pPr>
+        <w:ind w:left="142" w:right="260" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9477B">
         <w:rPr>
-          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1AD3AB" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:left="142" w:right="260" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tento v</w:t>
-[...27 lines deleted...]
-          <w:i/>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Poplatník = stavebník = investor (fyzická nebo právnická osoba) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3731BF" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:left="142" w:right="260" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0399B389" w14:textId="79BDE8DD" w:rsidR="00693944" w:rsidRDefault="002E54B4" w:rsidP="00693944">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:left="142" w:right="-1" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1061E08A" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:left="142" w:right="-1" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A893DD3" w14:textId="059B6345" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:left="142" w:right="-1" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Odpovědná osoba:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E54B4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C1AD3AB" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
+        <w:t>Telefon:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E54B4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003E07AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="002E54B4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E15A430" w14:textId="6A780BD1" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="003E07AF" w:rsidP="00693944">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:left="142" w:right="260" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">tavebník </w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00693944" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zástupce odpovědné osoby-nutno prokázat plnou moc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="0399B389" w14:textId="25FE0F96" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00693944" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F48ABCA" w14:textId="353C00A5" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:left="142" w:right="-1" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="1061E08A" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1A54" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E54B4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003E07AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="002E54B4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F342DF" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:left="142" w:right="-1" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A893DD3" w14:textId="3C91ADCA" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C591A5C" w14:textId="638B18E1" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:left="142" w:right="-1" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="5F48ABCA" w14:textId="65617AF0" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Datum narození:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41761">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>IČ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41761" w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41761">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003E07AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41761">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315521DA" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:left="142" w:right="-1" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...69 lines deleted...]
-    <w:p w14:paraId="01F342DF" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(*uvádějí pouze fyzické osoby, které jsou poplatníkem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A007E4A" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:left="142" w:right="-1" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C591A5C" w14:textId="51E97273" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF9AB68" w14:textId="6A4665C0" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:left="142" w:right="-1" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="315521DA" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Sídlo – *bydliště:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5A31">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003E07AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5A31">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58319C68" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:left="142" w:right="-1" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9E8041" w14:textId="4B4107D7" w:rsidR="008817B0" w:rsidRDefault="00693944" w:rsidP="00693944">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t>U právnických osob číslo účtu:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5A31">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003E07AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5A31">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667A1C0A" w14:textId="77777777" w:rsidR="00EB5A31" w:rsidRPr="00046E95" w:rsidRDefault="00EB5A31" w:rsidP="00693944">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BE4BE9" w14:textId="5F7376B9" w:rsidR="00693944" w:rsidRPr="003E07AF" w:rsidRDefault="00693944" w:rsidP="00693944">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...101 lines deleted...]
-          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Způsob užívání veřejného prostranství (předmět poplatku):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AF5FB1" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00C14AD2" w:rsidRDefault="00693944" w:rsidP="00693944">
+    <w:p w14:paraId="14AF5FB1" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6372EA9B" w14:textId="41FEB310" w:rsidR="00693944" w:rsidRPr="00693944" w:rsidRDefault="00A84F21" w:rsidP="00F62FAF">
+    <w:p w14:paraId="6372EA9B" w14:textId="41FEB310" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00DA1658" w:rsidP="00F62FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:id w:val="-1485006445"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FE7512">
+          <w:r w:rsidR="00FE7512" w:rsidRPr="00046E95">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00F62FAF">
+      <w:r w:rsidR="00F62FAF" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00693944" w:rsidRPr="00693944">
+      <w:r w:rsidR="00693944" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>za provádění výkopových prací</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9F28A8" w14:textId="2FF2A8A8" w:rsidR="00693944" w:rsidRPr="00693944" w:rsidRDefault="00A84F21" w:rsidP="00F62FAF">
+    <w:p w14:paraId="4A9F28A8" w14:textId="2FF2A8A8" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00DA1658" w:rsidP="00F62FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:id w:val="1318222914"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F62FAF">
+          <w:r w:rsidR="00F62FAF" w:rsidRPr="00046E95">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00F62FAF">
+      <w:r w:rsidR="00F62FAF" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00693944" w:rsidRPr="00693944">
+      <w:r w:rsidR="00693944" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>za umístění stavebních zařízení</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E78188" w14:textId="0A26A2CA" w:rsidR="00693944" w:rsidRPr="00693944" w:rsidRDefault="00A84F21" w:rsidP="00F62FAF">
+    <w:p w14:paraId="56E78188" w14:textId="0A26A2CA" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00DA1658" w:rsidP="00F62FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:id w:val="51205549"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F62FAF">
+          <w:r w:rsidR="00F62FAF" w:rsidRPr="00046E95">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00F62FAF">
+      <w:r w:rsidR="00F62FAF" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">   za </w:t>
       </w:r>
-      <w:r w:rsidR="00693944" w:rsidRPr="00693944">
+      <w:r w:rsidR="00693944" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">umístění skládek </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6129B5" w14:textId="074E49BA" w:rsidR="00693944" w:rsidRPr="00693944" w:rsidRDefault="00A84F21" w:rsidP="00F62FAF">
+    <w:p w14:paraId="0A6129B5" w14:textId="074E49BA" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00DA1658" w:rsidP="00F62FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="71247863"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F62FAF">
+          <w:r w:rsidR="00F62FAF" w:rsidRPr="00046E95">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00F62FAF">
+      <w:r w:rsidR="00F62FAF" w:rsidRPr="00046E95">
         <w:rPr>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00693944" w:rsidRPr="00693944">
+      <w:r w:rsidR="00693944" w:rsidRPr="00046E95">
         <w:rPr>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">za umístění zařízení lunaparků a jiných obdobných atrakcí </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C89BC6D" w14:textId="1FD1E6F7" w:rsidR="00693944" w:rsidRPr="00693944" w:rsidRDefault="00A84F21" w:rsidP="00F62FAF">
+    <w:p w14:paraId="4C89BC6D" w14:textId="1FD1E6F7" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00DA1658" w:rsidP="00F62FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:id w:val="1310899195"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F62FAF">
+          <w:r w:rsidR="00F62FAF" w:rsidRPr="00046E95">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00F62FAF">
+      <w:r w:rsidR="00F62FAF" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00693944" w:rsidRPr="00693944">
+      <w:r w:rsidR="00693944" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">za umístění zařízení cirkusů </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0E79DD" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="008817B0">
+    <w:p w14:paraId="5B0E79DD" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00A205C1" w:rsidRDefault="00693944" w:rsidP="008817B0">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A205C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zde bude vymezen jmenovité předmět poplatku, jak jej upravuje příslušná OZV.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5565EC13" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="003776E6" w:rsidRDefault="00693944" w:rsidP="008817B0">
+    <w:p w14:paraId="5565EC13" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="003E07AF" w:rsidRDefault="00693944" w:rsidP="008817B0">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Křížkem označte příslušný předmět poplatku odpovídající skutečnosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421E781C" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="00693944">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D9A299" w14:textId="77777777" w:rsidR="009A2DEE" w:rsidRPr="00046E95" w:rsidRDefault="009A2DEE" w:rsidP="00693944">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F29088" w14:textId="6BC5C7BB" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="008817B0">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Účel záboru veřejného prostranství:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00883C61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659F7A62" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:left="426" w:right="-1" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3226FEA8" w14:textId="0C8BD8DF" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00883C61" w:rsidP="00883C61">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0452F1" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00693944">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:left="426" w:right="-1" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49EEAE35" w14:textId="19031061" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="008817B0">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Veřejné prostranství užíváno na ul.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00883C61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>číslo popisné</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00883C61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649E0C1B" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="008817B0">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E435462" w14:textId="39D88636" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="008817B0">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A205C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Plocha záboru veřejného prostranství:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A205C1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00883C61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="008817B0" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154470">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154470">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154470">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00883C61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="00154470">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00883C61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="003E07AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154470">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kč/m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154470">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1808EEA6" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="008817B0">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B80EE1" w14:textId="2C2407EB" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="008817B0">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A205C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zahájení záboru (den–měsíc–rok):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00883C61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003E07AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151F8689" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="008817B0">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="260"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75790378" w14:textId="65B17E10" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="008817B0">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ukončení záboru (den–měsíc–rok):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00883C61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3CF812" w14:textId="53CAC2AC" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="260"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(uvedení VP do původního stavu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D05A8CC" w14:textId="6A6AD770" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936834">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CENA CELKEM za zábor VP:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00883C61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00936834">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00883C61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5D5F52" w14:textId="77777777" w:rsidR="00FE7512" w:rsidRPr="00A205C1" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="25F29088" w14:textId="114DDAFA" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="008817B0">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A205C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Místní poplatky budou zaplaceny: *převodem na účet          *v pokladně </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A205C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ÚMOb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A205C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Poruba</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12646273" w14:textId="77777777" w:rsidR="007958B0" w:rsidRPr="00046E95" w:rsidRDefault="007958B0" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...317 lines deleted...]
-          <w:b/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C14AD2">
-[...42 lines deleted...]
-    <w:p w14:paraId="0A3EB576" w14:textId="5A1E52CD" w:rsidR="00693944" w:rsidRPr="00A84F21" w:rsidRDefault="00693944" w:rsidP="00313553">
+    </w:p>
+    <w:p w14:paraId="0A3EB576" w14:textId="5A1E52CD" w:rsidR="00693944" w:rsidRPr="00A205C1" w:rsidRDefault="00693944" w:rsidP="00313553">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A84F21">
+      <w:r w:rsidRPr="00A205C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zhotovitel užívající veřejné prostranství, tj. firma provádějící stavební práce pro investora (fyzická nebo právnická osoba) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACEAA28" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="002B14AC" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="5ACEAA28" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:left="426" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="456298B9" w14:textId="6D912FD4" w:rsidR="00693944" w:rsidRPr="002B14AC" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456298B9" w14:textId="6FAE0C45" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="7289C307" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="002B14AC" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46C9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Název:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E07AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7289C307" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A0BCADF" w14:textId="7CE9BE0A" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0BCADF" w14:textId="236CAEEE" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="21729312" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00C14AD2" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46C9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Odpovědná osoba:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E07AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574496">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Telefon:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E07AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21729312" w14:textId="057055DA" w:rsidR="00693944" w:rsidRPr="00574496" w:rsidRDefault="003E07AF" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00574496">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00693944" w:rsidRPr="00574496">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zástupce odpovědné osoby – nutno prokázat plnou moc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574496">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4380ED02" w14:textId="72CBB246" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00693944" w:rsidRPr="00574496">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4380ED02" w14:textId="4B3C23C9" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003F5DEA">
-[...24 lines deleted...]
-    <w:p w14:paraId="44114CE7" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="002B14AC" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+      <w:r w:rsidR="003F5DEA" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574496">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32245">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44114CE7" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="66C01853" w14:textId="67697689" w:rsidR="00693944" w:rsidRPr="002B14AC" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C01853" w14:textId="32E3FF14" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...44 lines deleted...]
-    <w:p w14:paraId="72722342" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00962AD9" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Datum narození:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32245">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574496">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>IČ</w:t>
+      </w:r>
+      <w:r w:rsidR="00574496">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574496">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32245">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72722342" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(uvede pouze fyzická osoba)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBF8587" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11724AE9" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:i/>
+        <w:t>*Sídlo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(platí pro právnickou osobu)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E07AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>*bydliště</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-[...48 lines deleted...]
-    <w:p w14:paraId="1FBF8587" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="002B14AC" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>platí pro fyzickou osobu):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>* Nehodící se škrtněte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B08F54" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="11724AE9" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="002B14AC" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58777CAE" w14:textId="557FC2D6" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00F32245" w:rsidP="00F32245">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C88D5D" w14:textId="3F059FF9" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00F32245" w:rsidP="00F32245">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E428FC" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...163 lines deleted...]
-    <w:p w14:paraId="19016464" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19016464" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00883C61" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00883C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Příloha k podanému ohlášení</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65751A6E" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="003776E6" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="65751A6E" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00DA1658" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-1" w:hanging="426"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>situační plánek (zakreslení) užívaného veřejného prostranství</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5883E073" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00F4270E" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="4711487A" w14:textId="77777777" w:rsidR="00DA1658" w:rsidRPr="00046E95" w:rsidRDefault="00DA1658" w:rsidP="00DA1658">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext1"/>
+        <w:ind w:left="426" w:right="-1"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5883E073" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B3FDBDB" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="003F5DEA" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3FDBDB" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00883C61" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00883C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Poučení</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7078E12E" w14:textId="77777777" w:rsidR="008D4419" w:rsidRDefault="008D4419" w:rsidP="008D4419">
+    <w:p w14:paraId="7078E12E" w14:textId="2C12ADBA" w:rsidR="008D4419" w:rsidRPr="00046E95" w:rsidRDefault="008D4419" w:rsidP="008D4419">
       <w:pPr>
         <w:pStyle w:val="isselectedend"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D4419">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dojde-li v souvislosti se stavební činností k pojezdu nebo překopu místní komunikace (chodníku či vozovky) nebo k umístění jakéhokoli zařízení či materiálu na místní komunikaci, jedná se o zvláštní užívání místní komunikace podle zákona č. 13/1997 Sb.,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00883C61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008D4419">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o pozemních komunikacích, ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4B083A" w14:textId="149871D7" w:rsidR="008D4419" w:rsidRDefault="008D4419" w:rsidP="008D4419">
+    <w:p w14:paraId="6B4B083A" w14:textId="792895B0" w:rsidR="008D4419" w:rsidRPr="00046E95" w:rsidRDefault="008D4419" w:rsidP="008D4419">
       <w:pPr>
         <w:pStyle w:val="isselectedend"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D4419">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V takovém případě je nutné současně s tímto ohlášením podat také žádost o povolení zvláštního užívání místní komunikace. Formulář žádosti je k dispozici ke stažení na webových stránkách Úřadu městského obvodu Poruba nebo jej lze vyzvednout osobně</w:t>
       </w:r>
-      <w:r w:rsidR="00615D55">
+      <w:r w:rsidR="00883C61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008D4419">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>v budově A, ve 3. patře, kancelář č. 412.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D18B2E" w14:textId="6E1785FD" w:rsidR="008D4419" w:rsidRPr="00615D55" w:rsidRDefault="008D4419" w:rsidP="00615D55">
+    <w:p w14:paraId="40D18B2E" w14:textId="115BC0F7" w:rsidR="008D4419" w:rsidRPr="00046E95" w:rsidRDefault="008D4419" w:rsidP="00615D55">
       <w:pPr>
         <w:pStyle w:val="isselectedend"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="531F531D" w14:textId="3CBB2785" w:rsidR="00A27AD6" w:rsidRDefault="00A27AD6" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Správu místního poplatku vykonávají úřady městských obvodů statutárního města Ostravy na základě</w:t>
+      </w:r>
+      <w:r w:rsidR="00883C61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>§ 14 zákona č. 565/1990 Sb., o místních poplatcích, ve znění pozdějších předpisů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531F531D" w14:textId="3CBB2785" w:rsidR="00A27AD6" w:rsidRPr="00046E95" w:rsidRDefault="00A27AD6" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-1" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A27AD6">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Místní poplatek za užívání veřejného prostranství je stanoven obecně závaznou vyhláškou statutárního města Ostravy č. 15/2023, o místním poplatku za užívání veřejného prostranství, ve znění </w:t>
       </w:r>
-      <w:r w:rsidR="007768E6">
+      <w:r w:rsidR="007768E6" w:rsidRPr="00046E95">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pozdějších změn a doplňků. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0622B08A" w14:textId="44A64E02" w:rsidR="00693944" w:rsidRPr="003F5DEA" w:rsidRDefault="00693944" w:rsidP="00A27AD6">
+    <w:p w14:paraId="0622B08A" w14:textId="44A64E02" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="00A27AD6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:left="426" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidR="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Poplatek se vybírá za zvláštní užívání veřejného prostranství, kterým se rozumí provádění výkopových prací, umístění stavebních zařízení, zařízení cirkusů a lunaparků a jiných obdobných atrakcí, umístění skládek</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5DEA" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B14AC">
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>apod.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDB55E0" w14:textId="54AAAF44" w:rsidR="00693944" w:rsidRPr="003F5DEA" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="7BDB55E0" w14:textId="54AAAF44" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-1" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Poplatník je povinen písemně oznámit správci poplatku užívání veřejného prostranství nejpozději</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="002B14AC">
         <w:t xml:space="preserve">5 pracovních dní před zahájením užívání veřejného prostranství, u havárií nejpozději v den zahájení užívání veřejného prostranství. Pokud tento den připadne na sobotu, neděli nebo státem uznaný svátek, je poplatník povinen splnit ohlašovací povinnost nejblíže následující pracovní den. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287A77F9" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="003F5DEA" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="287A77F9" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-1" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="7D596033" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="003F5DEA" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dojde-li ke změně údajů uvedených v ohlášení, je poplatník povinen tuto změnu ohlásit do 15 dnů ode dne, kdy nastala.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D596033" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-1" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Údaje rozhodné pro osvobození nebo úlevu dle čl. 7 je poplatník povinen ohlásit ve lhůtě do</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">15 dnů ode dne, kdy nárok vznikl. V případě nesplnění této povinnosti, nárok na osvobození nebo úlevu zaniká. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CC6F13" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="003F5DEA" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="68CC6F13" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-1" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Poplatek za užívání veřejného prostranství se platí za každý i započatý m</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F5DEA">
-        <w:rPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B14AC">
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> a každý i započatý den.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CE1122" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="003F5DEA" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="05CE1122" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-1" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002B14AC">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Poplatek je splatný bez výzvy a vyměření podle částky (sazba x m</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F5DEA">
-        <w:rPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B14AC">
-[...18 lines deleted...]
-    <w:p w14:paraId="4D74080A" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="003F5DEA" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x počet dnů). Pokud částka za užívání veřejného prostranství nepřesáhne 50.000 Kč, je poplatek splatný nejpozději v den, kdy bylo s užíváním veřejného prostranství započato, pokud částka za užívání veřejného prostranství přesáhne 50.000 Kč, je poplatek splatný nejpozději 10. den, kdy užívání veřejného prostranství skončilo. U havárií je poplatek splatný v den ohlášení užívání veřejného prostranství.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D74080A" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-1" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="7765346E" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="003F5DEA" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Včas nezaplacené nebo neodvedené poplatky nebo část těchto poplatků může správce poplatku zvýšit až </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">na dvojnásobek. Toto zvýšení je příslušenstvím poplatku sledujícím jeho osud. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7765346E" w14:textId="7CD0AAF9" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-1" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002B14AC">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">V případě poškození užívaného veřejného prostranství jste povinni toto uvést do původního stavu. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F5DEA">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B14AC">
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nejpozději poslední den užívání veřejného prostranství vyzvete zaměstnance odboru dopravy</w:t>
+      </w:r>
+      <w:r w:rsidR="00883C61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k předání dotčeného prostranství</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>. Za údržbu dotčeného povrchu do doby jeho definitivní úpravy</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002B14AC">
+      <w:r w:rsidR="00883C61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>a předání zástupci odboru odpovídá uživatel. Vznikne-li v důsledku prováděné činnosti škoda na přilehlých pozemcích, může jejich vlastník uplatnit právo na náhradu škody dle ustanovení občanského zákoníku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00996723" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="002B14AC" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="00996723" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="181650E8" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="000C6202" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181650E8" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B2A87AF" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00C14AD2" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="2B2A87AF" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C14AD2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="19A41AC8" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00445A45" w:rsidRDefault="00693944" w:rsidP="006D5F97">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Souhlasím se zpracováním osobních údajů (telefon, e-mail) ve věci místních poplatků a ohlášení záboru veřejného prostranství v zeleni a na místní komunikaci a poskytnutí údajů v rámci součinnosti odboru dopravy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A41AC8" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="006D5F97">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2179C14E" w14:textId="77777777" w:rsidR="006D5F97" w:rsidRDefault="006D5F97" w:rsidP="006D5F97">
+    <w:p w14:paraId="2179C14E" w14:textId="77777777" w:rsidR="006D5F97" w:rsidRPr="00046E95" w:rsidRDefault="006D5F97" w:rsidP="006D5F97">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="26"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="47A43074" w14:textId="712B3413" w:rsidR="00693944" w:rsidRPr="006D5F97" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A43074" w14:textId="712B3413" w:rsidR="00693944" w:rsidRPr="00326234" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326234">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prohlašuji, že všechny mnou uvedené údaje jsou pravdivé.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E3A068" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="003F5DEA" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="00E3A068" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003F5DEA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pozn.: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F5DEA">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Změnu údajů</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F5DEA">
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> uvedených v ohlášení </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F5DEA">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>je poplatník povinen</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F5DEA">
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dle ustanovení. § 14a odst. 4 zákona č. 565/1990 Sb., o místních poplatcích, ve znění pozdějších předpisů, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F5DEA">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oznámit do 15 dnů</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F5DEA">
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F5DEA">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ode dne, kdy nastala</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F5DEA">
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378D71E0" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="378D71E0" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48566BC7" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="48566BC7" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C95FFD2" w14:textId="77777777" w:rsidR="006D5F97" w:rsidRDefault="006D5F97" w:rsidP="003F5DEA">
+    <w:p w14:paraId="3C95FFD2" w14:textId="77777777" w:rsidR="006D5F97" w:rsidRPr="00046E95" w:rsidRDefault="006D5F97" w:rsidP="003F5DEA">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70427A76" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="000C6202" w:rsidRDefault="00163F43" w:rsidP="003F5DEA">
+    <w:p w14:paraId="70427A76" w14:textId="77777777" w:rsidR="00163F43" w:rsidRPr="00046E95" w:rsidRDefault="00163F43" w:rsidP="003F5DEA">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36718896" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="36718896" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C91AD6C" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C91AD6C" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3BB6D44A" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB6D44A" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    ……………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFADC5E" w14:textId="71C9AF5C" w:rsidR="00693944" w:rsidRPr="00AC627D" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+    <w:p w14:paraId="6FFADC5E" w14:textId="71C9AF5C" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="05E4F8EA" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum, razítko a podpis investora (stavebníka)       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E4F8EA" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C2DD8BD" w14:textId="77777777" w:rsidR="00693944" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2DD8BD" w14:textId="77777777" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="00693944" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="75F0705F" w14:textId="77777777" w:rsidR="0033196D" w:rsidRDefault="002430A5" w:rsidP="002430A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F0705F" w14:textId="77777777" w:rsidR="0033196D" w:rsidRPr="00046E95" w:rsidRDefault="002430A5" w:rsidP="002430A5">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk233029320"/>
-      <w:r w:rsidRPr="002430A5">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Výše místních poplatků za užívání veřejného prostranství je stanovena obecně závaznou vyhláškou statutárního města Ostravy č. 15/2023, o místním poplatku za užívání veřejného prostranství, </w:t>
       </w:r>
-      <w:r w:rsidR="0033196D" w:rsidRPr="0033196D">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0033196D" w:rsidRPr="00046E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ve znění pozdějších změn a doplňků.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="10A99851" w14:textId="09D61BAD" w:rsidR="0021698B" w:rsidRDefault="0021698B" w:rsidP="002430A5">
+    <w:p w14:paraId="10A99851" w14:textId="09D61BAD" w:rsidR="0021698B" w:rsidRPr="00046E95" w:rsidRDefault="0021698B" w:rsidP="002430A5">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0021698B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sazby místního poplatku za užívání veřejného prostranství činí:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6121D8A9" w14:textId="4002D984" w:rsidR="002430A5" w:rsidRPr="002430A5" w:rsidRDefault="002430A5" w:rsidP="002430A5">
+    <w:p w14:paraId="6121D8A9" w14:textId="5A925F4A" w:rsidR="002430A5" w:rsidRPr="00046E95" w:rsidRDefault="002430A5" w:rsidP="002430A5">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002430A5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="6A81B72D" w14:textId="77777777" w:rsidR="002430A5" w:rsidRPr="002430A5" w:rsidRDefault="002430A5" w:rsidP="002430A5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a) výkopové práce – 10 Kč za m² a den,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A81B72D" w14:textId="77777777" w:rsidR="002430A5" w:rsidRPr="00046E95" w:rsidRDefault="002430A5" w:rsidP="002430A5">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002430A5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e) umístění stavebních zařízení:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5D3189" w14:textId="0E1E60CC" w:rsidR="002430A5" w:rsidRPr="002430A5" w:rsidRDefault="002430A5" w:rsidP="0099222F">
+    <w:p w14:paraId="0D5D3189" w14:textId="53791EE6" w:rsidR="002430A5" w:rsidRPr="00046E95" w:rsidRDefault="002430A5" w:rsidP="0099222F">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:right="-1" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002430A5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>do 30 dnů 1</w:t>
       </w:r>
-      <w:r w:rsidR="0033196D">
+      <w:r w:rsidR="00046E95">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002430A5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4B4215BB" w14:textId="09039AF8" w:rsidR="002430A5" w:rsidRPr="002430A5" w:rsidRDefault="002430A5" w:rsidP="0099222F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kč za m² a den,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4215BB" w14:textId="58DBAC00" w:rsidR="002430A5" w:rsidRPr="00046E95" w:rsidRDefault="002430A5" w:rsidP="0099222F">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:right="-1" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002430A5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="41489348" w14:textId="06827AFB" w:rsidR="002430A5" w:rsidRPr="002430A5" w:rsidRDefault="002430A5" w:rsidP="0099222F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>od 31. do 100. dne 5 Kč za m² a den,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41489348" w14:textId="1EA35DD9" w:rsidR="002430A5" w:rsidRPr="00046E95" w:rsidRDefault="002430A5" w:rsidP="0099222F">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:right="-1" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002430A5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="1846FDA9" w14:textId="6B3B5A47" w:rsidR="002430A5" w:rsidRPr="002430A5" w:rsidRDefault="002430A5" w:rsidP="002430A5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nad 100 dnů 10 Kč za m² a den,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1846FDA9" w14:textId="3F32F4D1" w:rsidR="002430A5" w:rsidRPr="00046E95" w:rsidRDefault="002430A5" w:rsidP="002430A5">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002430A5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="767E0153" w14:textId="1E1B088E" w:rsidR="002430A5" w:rsidRPr="002430A5" w:rsidRDefault="002430A5" w:rsidP="002430A5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g) umístění zařízení cirkusů – 1 Kč za m² a den,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767E0153" w14:textId="5321D3D6" w:rsidR="002430A5" w:rsidRPr="00046E95" w:rsidRDefault="002430A5" w:rsidP="002430A5">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002430A5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="45E0992F" w14:textId="153D26C9" w:rsidR="00693944" w:rsidRPr="002430A5" w:rsidRDefault="002430A5" w:rsidP="003F5DEA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>h) umístění zařízení lunaparků a jiných obdobných atrakcí – 3 Kč za m² a den,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E0992F" w14:textId="54834392" w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidRDefault="002430A5" w:rsidP="003F5DEA">
       <w:pPr>
         <w:pStyle w:val="Zkladntext1"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002430A5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046E95">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:sectPr w:rsidR="00693944" w:rsidRPr="002430A5" w:rsidSect="009A6D15">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i) umístění skládek – 6 Kč za m² a den.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00693944" w:rsidRPr="00046E95" w:rsidSect="009A6D15">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="1276" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="37A5F789" w14:textId="77777777" w:rsidR="00335F89" w:rsidRDefault="00335F89">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="697FFEEF" w14:textId="77777777" w:rsidR="00335F89" w:rsidRDefault="00335F89">
@@ -2785,51 +3551,51 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thorndale">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -3828,59 +4594,51 @@
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="003C69"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="003C69"/>
             </w:rPr>
             <w:t>Poruba</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0F22B3D4" w14:textId="14168A71" w:rsidR="00940915" w:rsidRDefault="00940915" w:rsidP="00940915">
           <w:pPr>
             <w:pStyle w:val="Zhlav"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="003C69"/>
             </w:rPr>
-            <w:t xml:space="preserve">odbor </w:t>
-[...7 lines deleted...]
-            <w:t>finanční a ekonomický</w:t>
+            <w:t>odbor finanční a ekonomický</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="347B55EF" w14:textId="0C832AC1" w:rsidR="00940915" w:rsidRDefault="00940915" w:rsidP="00030F2D"/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4450" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="4F76475B" w14:textId="2FDFB6FA" w:rsidR="00030F2D" w:rsidRDefault="00030F2D" w:rsidP="00030F2D">
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7BAE8E5B" w14:textId="03F08339" w:rsidR="009A6D15" w:rsidRDefault="009A6D15">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
@@ -6807,300 +7565,313 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="163472990">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1934628599">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="132722427">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="589239097">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1859083317">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1379625912">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="164"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C4EA8"/>
     <w:rsid w:val="00010982"/>
     <w:rsid w:val="00020B41"/>
     <w:rsid w:val="00027CD9"/>
     <w:rsid w:val="00030F2D"/>
     <w:rsid w:val="00035996"/>
     <w:rsid w:val="000454D6"/>
+    <w:rsid w:val="00046E95"/>
     <w:rsid w:val="0006052F"/>
     <w:rsid w:val="00064A25"/>
     <w:rsid w:val="00085940"/>
     <w:rsid w:val="00096C0F"/>
     <w:rsid w:val="000A388E"/>
     <w:rsid w:val="000A4098"/>
     <w:rsid w:val="000A4B24"/>
     <w:rsid w:val="000C430D"/>
     <w:rsid w:val="000D189E"/>
     <w:rsid w:val="000D24BD"/>
     <w:rsid w:val="000D3B54"/>
     <w:rsid w:val="000D5CA4"/>
     <w:rsid w:val="000D5F90"/>
     <w:rsid w:val="000E2ACA"/>
     <w:rsid w:val="000E30C0"/>
     <w:rsid w:val="000E57B9"/>
     <w:rsid w:val="000F187C"/>
     <w:rsid w:val="000F3AE3"/>
     <w:rsid w:val="000F712B"/>
     <w:rsid w:val="00105F2D"/>
     <w:rsid w:val="00116043"/>
     <w:rsid w:val="001207ED"/>
     <w:rsid w:val="001263E7"/>
     <w:rsid w:val="00141F1F"/>
     <w:rsid w:val="00144EE0"/>
     <w:rsid w:val="0015328E"/>
     <w:rsid w:val="00153AAE"/>
+    <w:rsid w:val="00154470"/>
     <w:rsid w:val="00154F7D"/>
     <w:rsid w:val="00163F43"/>
     <w:rsid w:val="001870AB"/>
     <w:rsid w:val="001A12DA"/>
     <w:rsid w:val="001B5B48"/>
     <w:rsid w:val="001B6AE3"/>
     <w:rsid w:val="001C05FC"/>
     <w:rsid w:val="001C4EA8"/>
     <w:rsid w:val="001D411A"/>
     <w:rsid w:val="001D4444"/>
     <w:rsid w:val="001E6E9B"/>
     <w:rsid w:val="001F1BC9"/>
     <w:rsid w:val="00201586"/>
     <w:rsid w:val="00211C82"/>
     <w:rsid w:val="0021698B"/>
     <w:rsid w:val="002255DE"/>
     <w:rsid w:val="002430A5"/>
     <w:rsid w:val="002534AB"/>
     <w:rsid w:val="00263AB6"/>
     <w:rsid w:val="002A41B9"/>
     <w:rsid w:val="002B161C"/>
     <w:rsid w:val="002B5F4D"/>
     <w:rsid w:val="002C267D"/>
     <w:rsid w:val="002D0B2F"/>
     <w:rsid w:val="002D1210"/>
     <w:rsid w:val="002D54AA"/>
+    <w:rsid w:val="002E54B4"/>
     <w:rsid w:val="002E7A81"/>
     <w:rsid w:val="002F1BB7"/>
     <w:rsid w:val="002F390B"/>
     <w:rsid w:val="00311992"/>
     <w:rsid w:val="00313553"/>
     <w:rsid w:val="00315533"/>
     <w:rsid w:val="00315FDD"/>
     <w:rsid w:val="00323940"/>
     <w:rsid w:val="003249E2"/>
+    <w:rsid w:val="00326234"/>
     <w:rsid w:val="0033196D"/>
     <w:rsid w:val="00332EA2"/>
     <w:rsid w:val="00335F89"/>
     <w:rsid w:val="00340151"/>
     <w:rsid w:val="003547F3"/>
     <w:rsid w:val="00383739"/>
     <w:rsid w:val="00385B44"/>
     <w:rsid w:val="003907EF"/>
     <w:rsid w:val="003B1098"/>
     <w:rsid w:val="003B609B"/>
     <w:rsid w:val="003C7177"/>
+    <w:rsid w:val="003E07AF"/>
     <w:rsid w:val="003E6C21"/>
     <w:rsid w:val="003F1E1C"/>
     <w:rsid w:val="003F2F3C"/>
     <w:rsid w:val="003F5DEA"/>
     <w:rsid w:val="003F71E7"/>
     <w:rsid w:val="00401AC1"/>
     <w:rsid w:val="00415356"/>
     <w:rsid w:val="00415F0E"/>
     <w:rsid w:val="0041654F"/>
     <w:rsid w:val="004176B2"/>
     <w:rsid w:val="0042266F"/>
     <w:rsid w:val="004275CF"/>
     <w:rsid w:val="0043535E"/>
     <w:rsid w:val="00451975"/>
     <w:rsid w:val="0046005B"/>
     <w:rsid w:val="0049009C"/>
     <w:rsid w:val="00496F15"/>
     <w:rsid w:val="004A1B4C"/>
     <w:rsid w:val="004B14FE"/>
     <w:rsid w:val="004C6BB9"/>
     <w:rsid w:val="004D1E00"/>
     <w:rsid w:val="004D294E"/>
     <w:rsid w:val="004E3F06"/>
     <w:rsid w:val="004F26CC"/>
     <w:rsid w:val="0051155D"/>
     <w:rsid w:val="00513B54"/>
     <w:rsid w:val="00517ABA"/>
     <w:rsid w:val="00520146"/>
     <w:rsid w:val="00520589"/>
     <w:rsid w:val="00521569"/>
     <w:rsid w:val="0052662E"/>
     <w:rsid w:val="00533A0B"/>
     <w:rsid w:val="00541D81"/>
     <w:rsid w:val="00547072"/>
     <w:rsid w:val="0054748E"/>
     <w:rsid w:val="00554849"/>
     <w:rsid w:val="00566278"/>
     <w:rsid w:val="005732A5"/>
+    <w:rsid w:val="00574496"/>
     <w:rsid w:val="00582DA2"/>
     <w:rsid w:val="00596C78"/>
     <w:rsid w:val="005A74A3"/>
     <w:rsid w:val="005B5283"/>
     <w:rsid w:val="005C222F"/>
     <w:rsid w:val="00602259"/>
     <w:rsid w:val="006053E2"/>
     <w:rsid w:val="00607229"/>
     <w:rsid w:val="00615D55"/>
     <w:rsid w:val="0061720D"/>
     <w:rsid w:val="00620159"/>
     <w:rsid w:val="006212AD"/>
     <w:rsid w:val="00630D76"/>
     <w:rsid w:val="006346C9"/>
     <w:rsid w:val="00650231"/>
     <w:rsid w:val="00660CF0"/>
     <w:rsid w:val="0066474E"/>
     <w:rsid w:val="00665053"/>
     <w:rsid w:val="00667701"/>
     <w:rsid w:val="00667E11"/>
     <w:rsid w:val="006843D2"/>
     <w:rsid w:val="00685B4F"/>
     <w:rsid w:val="00693944"/>
     <w:rsid w:val="00694E20"/>
     <w:rsid w:val="006959B4"/>
     <w:rsid w:val="006A43F2"/>
     <w:rsid w:val="006A52E9"/>
     <w:rsid w:val="006A635C"/>
     <w:rsid w:val="006A6A39"/>
     <w:rsid w:val="006B3733"/>
     <w:rsid w:val="006B7504"/>
     <w:rsid w:val="006B7853"/>
     <w:rsid w:val="006C2A33"/>
+    <w:rsid w:val="006D170F"/>
     <w:rsid w:val="006D5C52"/>
     <w:rsid w:val="006D5F97"/>
     <w:rsid w:val="006E4242"/>
     <w:rsid w:val="006F129B"/>
     <w:rsid w:val="00710571"/>
     <w:rsid w:val="00710B81"/>
     <w:rsid w:val="00715CE4"/>
     <w:rsid w:val="00721E08"/>
     <w:rsid w:val="00722EC3"/>
     <w:rsid w:val="00724823"/>
     <w:rsid w:val="00731239"/>
     <w:rsid w:val="00733F4C"/>
     <w:rsid w:val="00736F6F"/>
     <w:rsid w:val="007556FE"/>
     <w:rsid w:val="0075652E"/>
     <w:rsid w:val="007626F4"/>
     <w:rsid w:val="007768E6"/>
     <w:rsid w:val="0077710D"/>
     <w:rsid w:val="00785F6B"/>
     <w:rsid w:val="007924E8"/>
     <w:rsid w:val="007958B0"/>
     <w:rsid w:val="007A2085"/>
     <w:rsid w:val="007A3546"/>
     <w:rsid w:val="007A69CB"/>
     <w:rsid w:val="007C3DA6"/>
     <w:rsid w:val="007D06D7"/>
     <w:rsid w:val="007D0E16"/>
     <w:rsid w:val="007D4B73"/>
     <w:rsid w:val="007D4C0B"/>
     <w:rsid w:val="007E6913"/>
     <w:rsid w:val="007F122C"/>
     <w:rsid w:val="007F3264"/>
     <w:rsid w:val="00803258"/>
     <w:rsid w:val="00810B7F"/>
     <w:rsid w:val="0081151E"/>
     <w:rsid w:val="00825E95"/>
     <w:rsid w:val="008407DF"/>
     <w:rsid w:val="00841EDF"/>
     <w:rsid w:val="00853CCC"/>
     <w:rsid w:val="00867BA5"/>
     <w:rsid w:val="008817B0"/>
+    <w:rsid w:val="00883C61"/>
     <w:rsid w:val="00884B0C"/>
     <w:rsid w:val="00891E01"/>
     <w:rsid w:val="008C7365"/>
     <w:rsid w:val="008D1A54"/>
     <w:rsid w:val="008D4419"/>
     <w:rsid w:val="008E35F8"/>
     <w:rsid w:val="00902F2A"/>
     <w:rsid w:val="0090651E"/>
     <w:rsid w:val="009227D7"/>
+    <w:rsid w:val="009313A9"/>
     <w:rsid w:val="00933E90"/>
+    <w:rsid w:val="00936834"/>
     <w:rsid w:val="00940915"/>
     <w:rsid w:val="00941E2E"/>
     <w:rsid w:val="00990303"/>
     <w:rsid w:val="0099222F"/>
     <w:rsid w:val="009A196A"/>
+    <w:rsid w:val="009A2DEE"/>
     <w:rsid w:val="009A6D15"/>
     <w:rsid w:val="009B401F"/>
     <w:rsid w:val="009C033D"/>
     <w:rsid w:val="009C3E4B"/>
     <w:rsid w:val="009D51C9"/>
     <w:rsid w:val="009E1D35"/>
     <w:rsid w:val="009F7BEC"/>
     <w:rsid w:val="00A0161B"/>
     <w:rsid w:val="00A03BC4"/>
     <w:rsid w:val="00A051D0"/>
     <w:rsid w:val="00A07EF9"/>
+    <w:rsid w:val="00A205C1"/>
     <w:rsid w:val="00A21E64"/>
     <w:rsid w:val="00A25FEB"/>
     <w:rsid w:val="00A27AD6"/>
     <w:rsid w:val="00A32940"/>
     <w:rsid w:val="00A34905"/>
     <w:rsid w:val="00A40DF9"/>
     <w:rsid w:val="00A4359A"/>
+    <w:rsid w:val="00A46C9E"/>
     <w:rsid w:val="00A57A54"/>
     <w:rsid w:val="00A642D9"/>
     <w:rsid w:val="00A6741E"/>
     <w:rsid w:val="00A7419C"/>
     <w:rsid w:val="00A7617C"/>
     <w:rsid w:val="00A82CF7"/>
     <w:rsid w:val="00A84F21"/>
     <w:rsid w:val="00AA0461"/>
     <w:rsid w:val="00AA0ECB"/>
     <w:rsid w:val="00AA39E3"/>
     <w:rsid w:val="00AB02F2"/>
     <w:rsid w:val="00AB6164"/>
     <w:rsid w:val="00AC183C"/>
     <w:rsid w:val="00AC6034"/>
     <w:rsid w:val="00AD5696"/>
     <w:rsid w:val="00AD78A6"/>
     <w:rsid w:val="00AD79C4"/>
     <w:rsid w:val="00AE0232"/>
     <w:rsid w:val="00AE106E"/>
     <w:rsid w:val="00AE1464"/>
     <w:rsid w:val="00B1122E"/>
     <w:rsid w:val="00B161F3"/>
     <w:rsid w:val="00B325C6"/>
     <w:rsid w:val="00B32F80"/>
     <w:rsid w:val="00B34133"/>
@@ -7131,98 +7902,103 @@
     <w:rsid w:val="00C61B7B"/>
     <w:rsid w:val="00C75802"/>
     <w:rsid w:val="00C808C8"/>
     <w:rsid w:val="00C816B1"/>
     <w:rsid w:val="00C83539"/>
     <w:rsid w:val="00C84C8A"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C9396C"/>
     <w:rsid w:val="00C93F43"/>
     <w:rsid w:val="00C94D30"/>
     <w:rsid w:val="00CD222D"/>
     <w:rsid w:val="00CD363A"/>
     <w:rsid w:val="00CD5802"/>
     <w:rsid w:val="00CE0BB2"/>
     <w:rsid w:val="00CF01CA"/>
     <w:rsid w:val="00CF3031"/>
     <w:rsid w:val="00CF4BF7"/>
     <w:rsid w:val="00D05F9E"/>
     <w:rsid w:val="00D10978"/>
     <w:rsid w:val="00D15841"/>
     <w:rsid w:val="00D15CD2"/>
     <w:rsid w:val="00D20467"/>
     <w:rsid w:val="00D20ED4"/>
     <w:rsid w:val="00D40C8B"/>
     <w:rsid w:val="00D415E5"/>
+    <w:rsid w:val="00D41761"/>
     <w:rsid w:val="00D42342"/>
     <w:rsid w:val="00D47F34"/>
     <w:rsid w:val="00D57343"/>
     <w:rsid w:val="00D60174"/>
     <w:rsid w:val="00D63FEF"/>
     <w:rsid w:val="00D741FB"/>
     <w:rsid w:val="00D767A5"/>
     <w:rsid w:val="00D81D94"/>
     <w:rsid w:val="00D8303F"/>
     <w:rsid w:val="00D8377E"/>
     <w:rsid w:val="00D94FD1"/>
+    <w:rsid w:val="00DA1658"/>
     <w:rsid w:val="00DA3C8A"/>
     <w:rsid w:val="00DB4D90"/>
     <w:rsid w:val="00DB68BE"/>
     <w:rsid w:val="00DC53E8"/>
     <w:rsid w:val="00DE4C9D"/>
     <w:rsid w:val="00DF00DC"/>
+    <w:rsid w:val="00DF34C1"/>
     <w:rsid w:val="00DF64AD"/>
     <w:rsid w:val="00E06410"/>
     <w:rsid w:val="00E11DFA"/>
     <w:rsid w:val="00E144B4"/>
     <w:rsid w:val="00E16A36"/>
     <w:rsid w:val="00E25545"/>
     <w:rsid w:val="00E32EB5"/>
     <w:rsid w:val="00E34BC6"/>
     <w:rsid w:val="00E40C96"/>
     <w:rsid w:val="00E412B5"/>
     <w:rsid w:val="00E419FF"/>
     <w:rsid w:val="00E43E51"/>
     <w:rsid w:val="00E77646"/>
     <w:rsid w:val="00E9273F"/>
     <w:rsid w:val="00E93824"/>
     <w:rsid w:val="00EB168F"/>
+    <w:rsid w:val="00EB5A31"/>
     <w:rsid w:val="00EC382B"/>
     <w:rsid w:val="00EC5192"/>
     <w:rsid w:val="00EC65DD"/>
     <w:rsid w:val="00ED7753"/>
     <w:rsid w:val="00EE2867"/>
     <w:rsid w:val="00EE3287"/>
     <w:rsid w:val="00EF27E7"/>
     <w:rsid w:val="00EF7C13"/>
     <w:rsid w:val="00F017C3"/>
     <w:rsid w:val="00F06CBD"/>
     <w:rsid w:val="00F20912"/>
     <w:rsid w:val="00F2329C"/>
     <w:rsid w:val="00F2782E"/>
     <w:rsid w:val="00F27C08"/>
     <w:rsid w:val="00F30D93"/>
+    <w:rsid w:val="00F32245"/>
     <w:rsid w:val="00F36F29"/>
     <w:rsid w:val="00F44882"/>
     <w:rsid w:val="00F54635"/>
     <w:rsid w:val="00F62FAF"/>
     <w:rsid w:val="00F63141"/>
     <w:rsid w:val="00F63C7E"/>
     <w:rsid w:val="00F6504E"/>
     <w:rsid w:val="00F73D54"/>
     <w:rsid w:val="00F776A7"/>
     <w:rsid w:val="00F83F87"/>
     <w:rsid w:val="00F927AA"/>
     <w:rsid w:val="00F94890"/>
     <w:rsid w:val="00F97DD4"/>
     <w:rsid w:val="00FA6A7E"/>
     <w:rsid w:val="00FA7A5A"/>
     <w:rsid w:val="00FB2A38"/>
     <w:rsid w:val="00FC5AAB"/>
     <w:rsid w:val="00FC761A"/>
     <w:rsid w:val="00FE7512"/>
     <w:rsid w:val="00FF2E9F"/>
     <w:rsid w:val="00FF7E4D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -8341,66 +9117,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99F2C1D3-F7CA-4498-B3E4-980EEB4DCB45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1190</Words>
-  <Characters>7025</Characters>
+  <Words>1094</Words>
+  <Characters>6456</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Úřad městského obvodu Poruba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8199</CharactersWithSpaces>
+  <CharactersWithSpaces>7535</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivana Horáková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>