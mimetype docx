--- v0 (2026-04-26)
+++ v1 (2026-07-18)
@@ -1,1531 +1,1429 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...265 lines deleted...]
-    <w:p w14:paraId="45CBFE08" w14:textId="62340502" w:rsidR="00FC5F13" w:rsidRPr="00D701FA" w:rsidRDefault="00FC5F13" w:rsidP="00FC5F13">
+    <w:p w14:paraId="6EFC2668" w14:textId="3FDB0F2C" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D701FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00D701FA">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D701FA">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>So</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6B33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6FC1CF4A" w14:textId="77777777" w:rsidR="00FC5F13" w:rsidRPr="00D701FA" w:rsidRDefault="00FC5F13" w:rsidP="00FC5F13">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>uhlas se zpracováním osobních údajů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2169A0B8" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="793A2BE3" w14:textId="3E023DE6" w:rsidR="00FC5F13" w:rsidRPr="00D701FA" w:rsidRDefault="00FC5F13" w:rsidP="00FC5F13">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5A64BB" w14:textId="49826D8C" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uděluji tímto souhlas statutárnímu městu Ostrava – městskému obvodu Poruba, se sídlem Klimkovická 55/28, 708 00 Ostrava-Poruba, IČO: 00845451 (dále jen „správce“), se zpracováním mých osobních údajů</w:t>
+      </w:r>
+      <w:r w:rsidR="00486004">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro níže uvedené účely</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7A6EF4" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58D74B00" w14:textId="5E075C69" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D701FA">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...56 lines deleted...]
-        <w:r w:rsidRPr="00D701FA">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Správce osobních údajů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56651C82" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Statutární město Ostrava – městský obvod Poruba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Klimkovická 55/28, 708 00 Ostrava-Poruba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="006B6B33">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...85 lines deleted...]
-            <w:snapToGrid w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>posta@moporuba.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D701FA">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hypertextovodkaz"/>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ID datové schránky: xpkbv55</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2543D852" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00039B72" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:snapToGrid w:val="0"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D701FA">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:snapToGrid w:val="0"/>
-[...116 lines deleted...]
-        <w:r w:rsidR="00A03330" w:rsidRPr="00D701FA">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pověřenec pro ochranu osobních údajů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256F0D54" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PKF APOGEO Advisory, s.r.o.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Rohanské nábřeží 671/15, 186 00 Praha 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="006B6B33">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>martin.valdauf@pkfapogeo.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A03330" w:rsidRPr="00D701FA">
-[...77 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ID datové schránky: q4hs4wu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305F09BD" w14:textId="2E664A79" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Osoba určená pro věcná jednání:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mgr. Andrea Buchtová</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D701FA">
-[...30 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>tel.: +420 737 518 056</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00D701FA" w:rsidRPr="00D701FA">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="006B6B33">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>andrea.buchtova@pkfapogeo.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="291A7D85" w14:textId="77777777" w:rsidR="00FC5F13" w:rsidRPr="00D701FA" w:rsidRDefault="00FC5F13" w:rsidP="00FC5F13">
-[...12 lines deleted...]
-    <w:p w14:paraId="784E161A" w14:textId="77777777" w:rsidR="00FC5F13" w:rsidRPr="00D701FA" w:rsidRDefault="00FC5F13" w:rsidP="00FC5F13">
+    <w:p w14:paraId="36087F25" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49055E21" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D701FA">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...321 lines deleted...]
-    <w:p w14:paraId="6BD7561E" w14:textId="77777777" w:rsidR="00FC5F13" w:rsidRPr="00D701FA" w:rsidRDefault="00FC5F13" w:rsidP="00FC5F13">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rozsah zpracovávaných osobních údajů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF8FE9A" w14:textId="0905A95B" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3F0FAA85" w14:textId="77777777" w:rsidR="00FC5F13" w:rsidRPr="00D701FA" w:rsidRDefault="00FC5F13" w:rsidP="00FC5F13">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Správce bude zpracovávat zejména</w:t>
+      </w:r>
+      <w:r w:rsidR="00486004">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tyto osobní údaje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044C3D9B" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00C81575">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jméno a příjmení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE406E5" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00C81575">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>datum narození,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E98A1B" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00C81575">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>adresu bydliště,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B642506" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00C81575">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>telefonní kontakt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BED0A5A" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00C81575">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>číslo průkazu ZTP nebo ZTP/P,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB32138" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00C81575">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>registrační značku vozidla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160E4B5F" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00C81575">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>údaje uvedené v žádosti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6E2FE3" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00C81575">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>údaje obsažené v předložených přílohách, jsou-li nezbytné pro vyřízení žádosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B01F9E" w14:textId="77777777" w:rsidR="00C81575" w:rsidRDefault="00C81575" w:rsidP="00C81575">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400380E9" w14:textId="77777777" w:rsidR="00486004" w:rsidRPr="006B6B33" w:rsidRDefault="00486004" w:rsidP="00C81575">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472FF008" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...85 lines deleted...]
-      <w:r w:rsidRPr="00D701FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Účel zpracování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15183136" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Souhlas uděluji pro tyto účely (označte příslušný účel):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165E2478" w14:textId="77777777" w:rsidR="00C81575" w:rsidRPr="006B6B33" w:rsidRDefault="00C81575" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2490F9" w14:textId="5DE68B40" w:rsidR="006B6B33" w:rsidRDefault="00C81575" w:rsidP="00C81575">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1189255523"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6B33" w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vyřízení žádosti o souhlas vlastníka místní komunikace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F03C2D7" w14:textId="77777777" w:rsidR="00C81575" w:rsidRPr="006B6B33" w:rsidRDefault="00C81575" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01DA8EAE" w14:textId="4BB7241D" w:rsidR="006B6B33" w:rsidRDefault="00C81575" w:rsidP="00C81575">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1038043875"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6B33" w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">objednání prací souvisejících se zřízením, změnou, údržbou nebo zrušením dopravního značení </w:t>
+      </w:r>
+      <w:r w:rsidR="001F50C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">či </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6B33" w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>změnou registrační značky u vyhrazeného parkovacího místa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B239F23" w14:textId="77777777" w:rsidR="00C81575" w:rsidRDefault="00C81575" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BD2722" w14:textId="77777777" w:rsidR="00486004" w:rsidRPr="006B6B33" w:rsidRDefault="00486004" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A0641B" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Příjemci osobních údajů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2D30CE" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Osobní údaje mohou být zpřístupněny zpracovatelům a dalším subjektům podílejícím se na realizaci uvedeného účelu pouze v rozsahu nezbytném pro jeho splnění.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F010CD8" w14:textId="77777777" w:rsidR="00C81575" w:rsidRPr="006B6B33" w:rsidRDefault="00C81575" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB64D3D" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Doba uchování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BE077C" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Osobní údaje budou zpracovávány po dobu nezbytnou k naplnění účelu zpracování a následně uchovávány po dobu stanovenou spisovým a skartačním plánem správce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E00EBDD" w14:textId="77777777" w:rsidR="00C81575" w:rsidRPr="006B6B33" w:rsidRDefault="00C81575" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D31F04C" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dobrovolnost souhlasu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDC5BB1" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Poskytnutí souhlasu je dobrovolné. Souhlas lze kdykoli odvolat doručením písemného oznámení správci. Odvoláním souhlasu není dotčena zákonnost zpracování osobních údajů provedeného před jeho odvoláním.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3B65E2" w14:textId="77777777" w:rsidR="00C81575" w:rsidRPr="006B6B33" w:rsidRDefault="00C81575" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B66519" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Automatizované rozhodování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67515B14" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Při zpracování osobních údajů nedochází k automatizovanému rozhodování ani profilování ve smyslu čl. 22 GDPR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9766AB" w14:textId="77777777" w:rsidR="00E678E1" w:rsidRPr="006B6B33" w:rsidRDefault="00E678E1" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371FF6CB" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Práva subjektu údajů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA90DC6" w14:textId="5E3AB64F" w:rsidR="00E5433C" w:rsidRDefault="002A4D8A" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4D8A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subjekt údajů má právo na přístup ke svým osobním údajům, jejich opravu, výmaz, omezení zpracování, přenositelnost údajů a </w:t>
+      </w:r>
+      <w:r w:rsidR="005367D3" w:rsidRPr="005367D3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>právo odvolat souhlas kdykoli, aniž je tím dotčena zákonnost zpracování založeného na souhlasu před jeho odvoláním.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2563D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4D8A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dále má právo podat stížnost u Úřadu pro ochranu osobních údajů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FC0BD0" w14:textId="77D8628D" w:rsidR="005367D3" w:rsidRDefault="005367D3" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005367D3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uplatněním práv subjektu údajů nesmí být dotčena práva a povinnosti správce vyplývající z právních předpisů</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C357289" w14:textId="77777777" w:rsidR="005367D3" w:rsidRPr="006B6B33" w:rsidRDefault="005367D3" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4BCBA4" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Další informace o zpracování osobních údajů jsou zveřejněny na internetových stránkách správce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462A4C2B" w14:textId="77777777" w:rsidR="00E5433C" w:rsidRDefault="00E5433C" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC5176C" w14:textId="77777777" w:rsidR="00427BAA" w:rsidRPr="006B6B33" w:rsidRDefault="00427BAA" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1A2CCD" w14:textId="7E2BE692" w:rsidR="00E678E1" w:rsidRDefault="00427BAA" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427BAA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ento souhlas je udělován dobrovolně a na základě svobodné vůle subjektu údajů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395EB8D3" w14:textId="77777777" w:rsidR="00427BAA" w:rsidRDefault="00427BAA" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E3EAC2" w14:textId="77777777" w:rsidR="00427BAA" w:rsidRDefault="00427BAA" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B27873" w14:textId="77777777" w:rsidR="00E678E1" w:rsidRPr="006B6B33" w:rsidRDefault="00E678E1" w:rsidP="006B6B33">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C88E11" w14:textId="6DBB600D" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00E5433C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V Ostravě dne: ______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E678E1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A9466E" w14:textId="77777777" w:rsidR="00E678E1" w:rsidRPr="006B6B33" w:rsidRDefault="00E678E1" w:rsidP="00E5433C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FFEE3BD" w14:textId="046F8550" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00E5433C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jméno a příjmení</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D701FA">
-[...71 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hůlkovým písmem):</w:t>
+      </w:r>
+      <w:r w:rsidR="00E678E1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5073A107" w14:textId="0FFF9A11" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00E5433C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF55B70" w14:textId="05FE276B" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00E5433C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6B33">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Podpis:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:r w:rsidR="00E678E1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C1C5FC" w14:textId="5BC6492D" w:rsidR="006B6B33" w:rsidRPr="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00E5433C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FCFE21" w14:textId="77777777" w:rsidR="006B6B33" w:rsidRDefault="006B6B33" w:rsidP="00E5433C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006B6B33" w:rsidSect="00F2563D">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="567" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="1134" w:bottom="1276" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="55C5A1FA" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5297E69A" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thorndale">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AC5AE92" w14:textId="3552FCBA" w:rsidR="00867BA5" w:rsidRDefault="00B1122E" w:rsidP="00867BA5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
         <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AC5AE94" wp14:editId="2AC5AE95">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5075555</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-10160</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1040130" cy="252095"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="6" name="obrázek 2"/>
+          <wp:docPr id="1810011190" name="obrázek 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -1833,50 +1731,488 @@
       <w:t xml:space="preserve"> 1649335379/0800</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="469BACF6" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0DA71F66" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9778" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="828"/>
+      <w:gridCol w:w="4500"/>
+      <w:gridCol w:w="4450"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00245BEE" w14:paraId="628BF6B1" w14:textId="77777777" w:rsidTr="00A04A4D">
+      <w:trPr>
+        <w:gridAfter w:val="1"/>
+        <w:wAfter w:w="4450" w:type="dxa"/>
+        <w:trHeight w:val="889"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="828" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="0BBDE803" w14:textId="77777777" w:rsidR="00245BEE" w:rsidRPr="00E30B02" w:rsidRDefault="00245BEE" w:rsidP="00245BEE">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1418"/>
+            </w:tabs>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E30B02">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="448C54F3" wp14:editId="56A3C56B">
+                <wp:extent cx="390525" cy="476250"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:docPr id="1224891464" name="obrázek 1" descr="znak_modry"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1" descr="znak_modry"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="390525" cy="476250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="0F7A7E72" w14:textId="77777777" w:rsidR="00245BEE" w:rsidRDefault="00245BEE" w:rsidP="00245BEE">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>Statutární město Ostrava</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="69518AF2" w14:textId="77777777" w:rsidR="00245BEE" w:rsidRPr="007B5BF7" w:rsidRDefault="00245BEE" w:rsidP="00245BEE">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007B5BF7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>městský obvod Poruba</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="784C4D50" w14:textId="77777777" w:rsidR="00245BEE" w:rsidRPr="00812056" w:rsidRDefault="00245BEE" w:rsidP="00245BEE">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>Úřad městského</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00812056">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> obvod</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>u</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="223EE961" w14:textId="77777777" w:rsidR="00245BEE" w:rsidRDefault="00245BEE" w:rsidP="00245BEE">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>odbor dopravy</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00245BEE" w14:paraId="12D9B1F2" w14:textId="77777777" w:rsidTr="00A04A4D">
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="80"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9778" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="2E83D6F1" w14:textId="77777777" w:rsidR="00245BEE" w:rsidRDefault="00245BEE" w:rsidP="00245BEE">
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63D97D39" wp14:editId="29A5EE5E">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="column">
+                      <wp:posOffset>2762051</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="paragraph">
+                      <wp:posOffset>-741556</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="3383915" cy="685800"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="1208212991" name="Textové pole 1208212991"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="3383915" cy="685800"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:solidFill>
+                                    <a:srgbClr val="FFFFFF"/>
+                                  </a:solidFill>
+                                </a14:hiddenFill>
+                              </a:ext>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="03C3DB3A" w14:textId="77777777" w:rsidR="00245BEE" w:rsidRPr="00FC6E85" w:rsidRDefault="00245BEE" w:rsidP="00245BEE">
+                                <w:pPr>
+                                  <w:pStyle w:val="zhlav0"/>
+                                  <w:ind w:right="-16"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Souhlas</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="page">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="page">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shapetype w14:anchorId="63D97D39" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Textové pole 1208212991" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:217.5pt;margin-top:-58.4pt;width:266.45pt;height:54pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANolO64QEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOpUuNOEXXosOA&#10;7gJ0+wBZlmJhtqhRSuzs60fJaZptb8NeBImkD885pDc3Y9+xg0JvwFa8mOWcKSuhMXZX8W9fH96s&#10;OfNB2EZ0YFXFj8rzm+3rV5vBlWoOLXSNQkYg1peDq3gbgiuzzMtW9cLPwClLSQ3Yi0BP3GUNioHQ&#10;+y6b5/lVNgA2DkEq7yl6PyX5NuFrrWT4rLVXgXUVJ24hnZjOOp7ZdiPKHQrXGnmiIf6BRS+MpaZn&#10;qHsRBNuj+QuqNxLBgw4zCX0GWhupkgZSU+R/qHlqhVNJC5nj3dkm//9g5afDk/uCLIzvYKQBJhHe&#10;PYL87pmFu1bYnbpFhKFVoqHGRbQsG5wvT59Gq33pI0g9fISGhiz2ARLQqLGPrpBORug0gOPZdDUG&#10;Jim4WKwX18WKM0m5q/VqnaepZKJ8/tqhD+8V9CxeKo401IQuDo8+RDaifC6JzSw8mK5Lg+3sbwEq&#10;jJHEPhKeqIexHqk6qqihOZIOhGlPaK/p0gL+5GygHam4/7EXqDjrPljy4rpYLuNSpcdy9XZOD7zM&#10;1JcZYSVBVTxwNl3vwrSIe4dm11KnyX0Lt+SfNknaC6sTb9qDpPi0s3HRLt+p6uXP2v4CAAD//wMA&#10;UEsDBBQABgAIAAAAIQCI9eKR3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuW1LYurY0nRCIK4jBkLhljddWNE7VZGt5e8wJjrZ//f6+cju7XpxxDJ0nDclSgUCqve2o0fD+&#10;9rTIQIRoyJreE2r4xgDb6vKiNIX1E73ieRcbwSUUCqOhjXEopAx1i86EpR+Q+Hb0ozORx7GRdjQT&#10;l7te3iiVSmc64g+tGfChxfprd3Ia9s/Hz4+Vemke3XqY/KwkuVxqfX0139+BiDjHvzD84jM6VMx0&#10;8CeyQfQaVrdrdokaFkmSsgRH8nSTgzjwKstAVqX871D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAA2iU7rhAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIj14pHfAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="03C3DB3A" w14:textId="77777777" w:rsidR="00245BEE" w:rsidRPr="00FC6E85" w:rsidRDefault="00245BEE" w:rsidP="00245BEE">
+                          <w:pPr>
+                            <w:pStyle w:val="zhlav0"/>
+                            <w:ind w:right="-16"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Souhlas</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="3CE3EF87" w14:textId="77777777" w:rsidR="00245BEE" w:rsidRDefault="00245BEE">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9778" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="828"/>
+      <w:gridCol w:w="4500"/>
+      <w:gridCol w:w="4450"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="006812F8" w14:paraId="483E63B2" w14:textId="77777777" w:rsidTr="00934881">
+      <w:trPr>
+        <w:gridAfter w:val="1"/>
+        <w:wAfter w:w="4450" w:type="dxa"/>
+        <w:trHeight w:val="889"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="828" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="29EDF201" w14:textId="0EC3A188" w:rsidR="006812F8" w:rsidRPr="00E30B02" w:rsidRDefault="006812F8" w:rsidP="006812F8">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1418"/>
+            </w:tabs>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="412875DD" w14:textId="38D2EC65" w:rsidR="006812F8" w:rsidRDefault="006812F8" w:rsidP="006812F8">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="006812F8" w14:paraId="7A83FA44" w14:textId="77777777" w:rsidTr="00934881">
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="80"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9778" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="1C837749" w14:textId="021892C9" w:rsidR="006812F8" w:rsidRDefault="006812F8" w:rsidP="006812F8"/>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="0B98B5BC" w14:textId="7C809B13" w:rsidR="00245BEE" w:rsidRDefault="00245BEE">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0027083D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F2EDAC0"/>
     <w:lvl w:ilvl="0" w:tplc="F5C054A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2219,50 +2555,199 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="064B2480"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0405000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="271048D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B600C696"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27A056CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28B045EC"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -2307,51 +2792,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28F61143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01B61CB0"/>
     <w:lvl w:ilvl="0" w:tplc="FBFC8284">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -2396,51 +2881,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32E5364C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78B65C48"/>
     <w:lvl w:ilvl="0" w:tplc="3FF03354">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2509,51 +2994,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D0039D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="673A8318"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2622,51 +3107,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D2D7002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBECF8A4"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2735,51 +3220,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F61740C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A444534A"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2848,51 +3333,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50BB4BC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="751AE192"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -2937,51 +3422,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="548714D0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="42029EE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AAD5EBE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F9A01A04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3086,51 +3720,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F9C04C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7BAD932"/>
     <w:lvl w:ilvl="0" w:tplc="5904606C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Odrky"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
         <w:ind w:left="788" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D107F3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3228,456 +3862,490 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1182474391">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1080442759">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1395540609">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1650359902">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1587228636">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1632973768">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1099791194">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1772702170">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="380636222">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1478104813">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2069496392">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="438721044">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1244803923">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="859467063">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1336109791">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1487550211">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1000887462">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="97722837">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2047639256">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="188031890">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1546215961">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="22" w16cid:durableId="1067991913">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="319650970">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="164"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="92161"/>
+    <o:shapedefaults v:ext="edit" spidmax="102401"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C4EA8"/>
     <w:rsid w:val="00010982"/>
     <w:rsid w:val="00020B41"/>
     <w:rsid w:val="00024138"/>
     <w:rsid w:val="00027CD9"/>
     <w:rsid w:val="000454D6"/>
+    <w:rsid w:val="0005171B"/>
     <w:rsid w:val="0006052F"/>
     <w:rsid w:val="00064A25"/>
     <w:rsid w:val="000802D8"/>
     <w:rsid w:val="00085940"/>
     <w:rsid w:val="00096C0F"/>
+    <w:rsid w:val="000B7374"/>
     <w:rsid w:val="000C430D"/>
     <w:rsid w:val="000D189E"/>
     <w:rsid w:val="000D24BD"/>
     <w:rsid w:val="000D3B54"/>
     <w:rsid w:val="000E2ACA"/>
     <w:rsid w:val="000E57B9"/>
     <w:rsid w:val="000F187C"/>
     <w:rsid w:val="000F712B"/>
     <w:rsid w:val="00105F2D"/>
     <w:rsid w:val="00116043"/>
     <w:rsid w:val="001207ED"/>
     <w:rsid w:val="001263E7"/>
     <w:rsid w:val="00141F1F"/>
     <w:rsid w:val="00144EE0"/>
     <w:rsid w:val="0015328E"/>
     <w:rsid w:val="00153AAE"/>
     <w:rsid w:val="00154F7D"/>
     <w:rsid w:val="00155AEE"/>
     <w:rsid w:val="001870AB"/>
     <w:rsid w:val="001A12DA"/>
     <w:rsid w:val="001B5B48"/>
     <w:rsid w:val="001B6AE3"/>
     <w:rsid w:val="001C05FC"/>
     <w:rsid w:val="001C4EA8"/>
     <w:rsid w:val="001D411A"/>
     <w:rsid w:val="001D4444"/>
     <w:rsid w:val="001D4541"/>
     <w:rsid w:val="001E6E9B"/>
     <w:rsid w:val="001F1BC9"/>
+    <w:rsid w:val="001F50C7"/>
     <w:rsid w:val="00201586"/>
     <w:rsid w:val="00202F5E"/>
     <w:rsid w:val="002255DE"/>
     <w:rsid w:val="0024000F"/>
+    <w:rsid w:val="00245BEE"/>
     <w:rsid w:val="00263AB6"/>
     <w:rsid w:val="002A41B9"/>
+    <w:rsid w:val="002A4D8A"/>
     <w:rsid w:val="002B161C"/>
     <w:rsid w:val="002B5F4D"/>
     <w:rsid w:val="002C267D"/>
     <w:rsid w:val="002C74CA"/>
     <w:rsid w:val="002D1210"/>
     <w:rsid w:val="002D54AA"/>
     <w:rsid w:val="002F1BB7"/>
     <w:rsid w:val="002F390B"/>
     <w:rsid w:val="00311992"/>
     <w:rsid w:val="00315533"/>
     <w:rsid w:val="00315FDD"/>
     <w:rsid w:val="003173BC"/>
     <w:rsid w:val="00317AB3"/>
     <w:rsid w:val="00323940"/>
     <w:rsid w:val="003249E2"/>
+    <w:rsid w:val="003328D5"/>
     <w:rsid w:val="00332EA2"/>
     <w:rsid w:val="00334DE0"/>
     <w:rsid w:val="0033590B"/>
     <w:rsid w:val="00340151"/>
+    <w:rsid w:val="00342594"/>
     <w:rsid w:val="00351EC5"/>
     <w:rsid w:val="003547F3"/>
     <w:rsid w:val="00383739"/>
     <w:rsid w:val="00385B44"/>
     <w:rsid w:val="003B1098"/>
     <w:rsid w:val="003C7177"/>
     <w:rsid w:val="003E6C21"/>
     <w:rsid w:val="003F2F3C"/>
     <w:rsid w:val="00401AC1"/>
     <w:rsid w:val="00415356"/>
     <w:rsid w:val="00415F0E"/>
     <w:rsid w:val="0041654F"/>
     <w:rsid w:val="004176B2"/>
+    <w:rsid w:val="00420D3B"/>
     <w:rsid w:val="0042266F"/>
     <w:rsid w:val="004275CF"/>
+    <w:rsid w:val="00427BAA"/>
     <w:rsid w:val="0043535E"/>
     <w:rsid w:val="00451975"/>
     <w:rsid w:val="0046005B"/>
+    <w:rsid w:val="00486004"/>
     <w:rsid w:val="0049009C"/>
     <w:rsid w:val="004B14FE"/>
+    <w:rsid w:val="004C4423"/>
     <w:rsid w:val="004C6BB9"/>
     <w:rsid w:val="004D1E00"/>
     <w:rsid w:val="004D294E"/>
     <w:rsid w:val="004E3F06"/>
     <w:rsid w:val="004F26CC"/>
     <w:rsid w:val="00503A5B"/>
     <w:rsid w:val="0051155D"/>
     <w:rsid w:val="00513B54"/>
     <w:rsid w:val="00517ABA"/>
     <w:rsid w:val="00520589"/>
     <w:rsid w:val="00521569"/>
     <w:rsid w:val="0052156D"/>
     <w:rsid w:val="0052662E"/>
     <w:rsid w:val="00533A0B"/>
+    <w:rsid w:val="005367D3"/>
     <w:rsid w:val="00541D81"/>
     <w:rsid w:val="00547072"/>
     <w:rsid w:val="0054748E"/>
     <w:rsid w:val="00554849"/>
     <w:rsid w:val="00566278"/>
     <w:rsid w:val="005732A5"/>
     <w:rsid w:val="00582DA2"/>
     <w:rsid w:val="00596C78"/>
+    <w:rsid w:val="005A6A97"/>
     <w:rsid w:val="005A74A3"/>
     <w:rsid w:val="005B5283"/>
     <w:rsid w:val="005C222F"/>
     <w:rsid w:val="006053E2"/>
     <w:rsid w:val="00607229"/>
     <w:rsid w:val="0061720D"/>
     <w:rsid w:val="006212AD"/>
     <w:rsid w:val="00630D76"/>
     <w:rsid w:val="006346C9"/>
     <w:rsid w:val="00650231"/>
     <w:rsid w:val="00660CF0"/>
     <w:rsid w:val="006743D0"/>
+    <w:rsid w:val="006812F8"/>
     <w:rsid w:val="006843D2"/>
     <w:rsid w:val="00685B4F"/>
     <w:rsid w:val="00694E20"/>
     <w:rsid w:val="006959B4"/>
     <w:rsid w:val="006A43F2"/>
     <w:rsid w:val="006A52E9"/>
     <w:rsid w:val="006A635C"/>
+    <w:rsid w:val="006B6B33"/>
     <w:rsid w:val="006B7504"/>
     <w:rsid w:val="006C2A33"/>
     <w:rsid w:val="006D5C52"/>
+    <w:rsid w:val="006E1527"/>
     <w:rsid w:val="006F129B"/>
     <w:rsid w:val="00710571"/>
     <w:rsid w:val="00710B81"/>
     <w:rsid w:val="00715CE4"/>
     <w:rsid w:val="00721E08"/>
     <w:rsid w:val="00724823"/>
     <w:rsid w:val="00731239"/>
     <w:rsid w:val="00733F4C"/>
+    <w:rsid w:val="00736F6F"/>
     <w:rsid w:val="007556FE"/>
     <w:rsid w:val="0075652E"/>
     <w:rsid w:val="007626F4"/>
     <w:rsid w:val="0077710D"/>
     <w:rsid w:val="00791BB4"/>
     <w:rsid w:val="007924E8"/>
     <w:rsid w:val="007A2085"/>
     <w:rsid w:val="007A3546"/>
     <w:rsid w:val="007C3DA6"/>
     <w:rsid w:val="007D06D7"/>
     <w:rsid w:val="007D4B73"/>
     <w:rsid w:val="007D4C0B"/>
     <w:rsid w:val="007E6913"/>
     <w:rsid w:val="007F122C"/>
     <w:rsid w:val="007F3264"/>
     <w:rsid w:val="00803258"/>
     <w:rsid w:val="00825E95"/>
     <w:rsid w:val="008407DF"/>
     <w:rsid w:val="00841EDF"/>
     <w:rsid w:val="00853CCC"/>
+    <w:rsid w:val="00865871"/>
     <w:rsid w:val="00867BA5"/>
     <w:rsid w:val="00884B0C"/>
     <w:rsid w:val="00891E01"/>
     <w:rsid w:val="008E35F8"/>
     <w:rsid w:val="00902F2A"/>
     <w:rsid w:val="0090651E"/>
     <w:rsid w:val="009227D7"/>
     <w:rsid w:val="009256C2"/>
     <w:rsid w:val="00933E90"/>
     <w:rsid w:val="00956AE8"/>
     <w:rsid w:val="009A196A"/>
     <w:rsid w:val="009B401F"/>
     <w:rsid w:val="009C033D"/>
     <w:rsid w:val="009C3E4B"/>
     <w:rsid w:val="009D51C9"/>
     <w:rsid w:val="009F7BEC"/>
     <w:rsid w:val="00A0161B"/>
     <w:rsid w:val="00A03330"/>
     <w:rsid w:val="00A03BC4"/>
     <w:rsid w:val="00A051D0"/>
     <w:rsid w:val="00A07EF9"/>
     <w:rsid w:val="00A21E64"/>
+    <w:rsid w:val="00A23267"/>
     <w:rsid w:val="00A25FEB"/>
     <w:rsid w:val="00A33F40"/>
     <w:rsid w:val="00A34905"/>
     <w:rsid w:val="00A40DF9"/>
     <w:rsid w:val="00A4359A"/>
+    <w:rsid w:val="00A57811"/>
     <w:rsid w:val="00A57A54"/>
     <w:rsid w:val="00A642D9"/>
     <w:rsid w:val="00A6741E"/>
     <w:rsid w:val="00A82CF7"/>
     <w:rsid w:val="00A87593"/>
     <w:rsid w:val="00AA0461"/>
     <w:rsid w:val="00AA0ECB"/>
     <w:rsid w:val="00AA39E3"/>
     <w:rsid w:val="00AB5984"/>
     <w:rsid w:val="00AB6164"/>
     <w:rsid w:val="00AC183C"/>
     <w:rsid w:val="00AC6034"/>
+    <w:rsid w:val="00AD11D2"/>
     <w:rsid w:val="00AD5696"/>
     <w:rsid w:val="00AD78A6"/>
     <w:rsid w:val="00AD79C4"/>
     <w:rsid w:val="00AE106E"/>
     <w:rsid w:val="00AE1464"/>
     <w:rsid w:val="00B1122E"/>
     <w:rsid w:val="00B161F3"/>
     <w:rsid w:val="00B32F80"/>
     <w:rsid w:val="00B34133"/>
     <w:rsid w:val="00B5481B"/>
     <w:rsid w:val="00B630E6"/>
     <w:rsid w:val="00B63DA4"/>
     <w:rsid w:val="00B648B3"/>
     <w:rsid w:val="00B8768B"/>
     <w:rsid w:val="00BA43EF"/>
     <w:rsid w:val="00BC4ECA"/>
     <w:rsid w:val="00BC70D7"/>
     <w:rsid w:val="00BE44D0"/>
     <w:rsid w:val="00BE5CC1"/>
     <w:rsid w:val="00C110D5"/>
     <w:rsid w:val="00C1273A"/>
+    <w:rsid w:val="00C150C2"/>
     <w:rsid w:val="00C258B7"/>
     <w:rsid w:val="00C3221A"/>
     <w:rsid w:val="00C40897"/>
     <w:rsid w:val="00C46DE6"/>
     <w:rsid w:val="00C61B7B"/>
     <w:rsid w:val="00C808C8"/>
+    <w:rsid w:val="00C81575"/>
     <w:rsid w:val="00C816B1"/>
     <w:rsid w:val="00C83539"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C9396C"/>
     <w:rsid w:val="00C93F43"/>
     <w:rsid w:val="00C94D30"/>
     <w:rsid w:val="00C973BD"/>
     <w:rsid w:val="00CD222D"/>
     <w:rsid w:val="00CD363A"/>
     <w:rsid w:val="00CE0BB2"/>
     <w:rsid w:val="00CF01CA"/>
     <w:rsid w:val="00CF3031"/>
     <w:rsid w:val="00CF4BF7"/>
     <w:rsid w:val="00D05F9E"/>
     <w:rsid w:val="00D15841"/>
     <w:rsid w:val="00D20467"/>
     <w:rsid w:val="00D20ED4"/>
     <w:rsid w:val="00D40C8B"/>
     <w:rsid w:val="00D415E5"/>
     <w:rsid w:val="00D42342"/>
     <w:rsid w:val="00D44485"/>
     <w:rsid w:val="00D47F34"/>
     <w:rsid w:val="00D57343"/>
     <w:rsid w:val="00D63FEF"/>
     <w:rsid w:val="00D65BB3"/>
     <w:rsid w:val="00D701FA"/>
     <w:rsid w:val="00D741FB"/>
     <w:rsid w:val="00D767A5"/>
     <w:rsid w:val="00D81D94"/>
     <w:rsid w:val="00D8303F"/>
     <w:rsid w:val="00D8377E"/>
     <w:rsid w:val="00D94FD1"/>
     <w:rsid w:val="00DA3C8A"/>
     <w:rsid w:val="00DA3FD7"/>
     <w:rsid w:val="00DB4D90"/>
     <w:rsid w:val="00DB68BE"/>
     <w:rsid w:val="00DD4024"/>
     <w:rsid w:val="00DE4C9D"/>
     <w:rsid w:val="00DF00DC"/>
     <w:rsid w:val="00DF64AD"/>
     <w:rsid w:val="00E06410"/>
     <w:rsid w:val="00E11DFA"/>
     <w:rsid w:val="00E144B4"/>
     <w:rsid w:val="00E25545"/>
+    <w:rsid w:val="00E26CDD"/>
     <w:rsid w:val="00E32EB5"/>
     <w:rsid w:val="00E34BC6"/>
     <w:rsid w:val="00E40C96"/>
     <w:rsid w:val="00E412B5"/>
     <w:rsid w:val="00E419FF"/>
+    <w:rsid w:val="00E5433C"/>
+    <w:rsid w:val="00E678E1"/>
     <w:rsid w:val="00E9273F"/>
     <w:rsid w:val="00E93824"/>
     <w:rsid w:val="00EB168F"/>
     <w:rsid w:val="00EC382B"/>
     <w:rsid w:val="00EC65DD"/>
     <w:rsid w:val="00ED7753"/>
     <w:rsid w:val="00EE2867"/>
     <w:rsid w:val="00EE3287"/>
     <w:rsid w:val="00EF27E7"/>
     <w:rsid w:val="00EF7C13"/>
     <w:rsid w:val="00F06CBD"/>
     <w:rsid w:val="00F2329C"/>
+    <w:rsid w:val="00F2563D"/>
     <w:rsid w:val="00F2782E"/>
     <w:rsid w:val="00F30D93"/>
     <w:rsid w:val="00F44882"/>
     <w:rsid w:val="00F54635"/>
     <w:rsid w:val="00F63141"/>
     <w:rsid w:val="00F776A7"/>
     <w:rsid w:val="00F9495E"/>
     <w:rsid w:val="00F97DD4"/>
     <w:rsid w:val="00FC5F13"/>
     <w:rsid w:val="00FC761A"/>
+    <w:rsid w:val="00FD56BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="92161"/>
+    <o:shapedefaults v:ext="edit" spidmax="102401"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2AC5AE47"/>
   <w15:docId w15:val="{F54DB196-510C-40CB-B7B2-9F5B921292D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -4054,127 +4722,149 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis2Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B7374"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001C4EA8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003E6C21"/>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
     <w:rsid w:val="007F3264"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:rsid w:val="007F3264"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="slostrnky">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="007F3264"/>
   </w:style>
@@ -4328,50 +5018,89 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Odrky">
     <w:name w:val="Odrážky"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normln2">
     <w:name w:val="Normální2"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="000802D8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Thorndale" w:hAnsi="Thorndale"/>
       <w:lang w:bidi="cs-CZ"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
+    <w:name w:val="Nadpis 2 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis2"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B7374"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:rsid w:val="006812F8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="zhlav0">
+    <w:name w:val="záhlaví"/>
+    <w:aliases w:val="azurový název dokumentu"/>
+    <w:rsid w:val="006812F8"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="00ADD0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="87389186">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="206339693">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -4420,55 +5149,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1436821898">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.buchtova@pkfapogeo.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.valdauf@pkfapogeo.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:posta@moporuba.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:posta@moporuba.cz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.buchtova@pkfapogeo.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.valdauf@pkfapogeo.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4732,67 +5465,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDA3614F-872E-4343-BCC1-5A5BCF7F2352}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2775</Characters>
+  <Pages>2</Pages>
+  <Words>438</Words>
+  <Characters>2589</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Úřad městského obvodu Poruba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3239</CharactersWithSpaces>
+  <CharactersWithSpaces>3021</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivana Horáková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>