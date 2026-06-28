--- v0 (2026-04-26)
+++ v1 (2026-06-28)
@@ -37,51 +37,50 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="828"/>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="4450"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C4EA8" w14:paraId="2AC5AE4D" w14:textId="77777777" w:rsidTr="00650231">
         <w:trPr>
           <w:trHeight w:val="889"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC5AE47" w14:textId="77777777" w:rsidR="001C4EA8" w:rsidRPr="00650231" w:rsidRDefault="00B1122E" w:rsidP="00650231">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
@@ -122,51 +121,50 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC5AE48" w14:textId="77777777" w:rsidR="001C4EA8" w:rsidRPr="00650231" w:rsidRDefault="001C4EA8" w:rsidP="00650231">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00650231">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Statutární město Ostrava</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC5AE4A" w14:textId="77777777" w:rsidR="004E3F06" w:rsidRDefault="004E3F06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -218,1980 +216,1428 @@
               <w:t xml:space="preserve">dopravy </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC5AE4B" w14:textId="6C4B5986" w:rsidR="00D91742" w:rsidRDefault="00D91742" w:rsidP="002A41B9">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>silniční správní úřad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC5AE4C" w14:textId="1CF47CCA" w:rsidR="00D81D94" w:rsidRDefault="00D81D94" w:rsidP="00650231">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F3264" w14:paraId="2AC5AE4F" w14:textId="77777777" w:rsidTr="00650231">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC5AE4E" w14:textId="77777777" w:rsidR="007F3264" w:rsidRDefault="007F3264"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="409992A6" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="409992A6" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00A60B0A" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t xml:space="preserve">Žádost </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9BD11B" w14:textId="283F8C9A" w:rsidR="00721E08" w:rsidRPr="00AA567C" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="5E9BD11B" w14:textId="42F06A8E" w:rsidR="00721E08" w:rsidRPr="00A60B0A" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA567C">
+      <w:r w:rsidRPr="00A60B0A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">o </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">o povolení k umístění pevné překážky </w:t>
+      </w:r>
+      <w:r w:rsidR="006C182C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">povolení k umístění pevné překážky dle </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AA567C">
+        <w:t>po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60B0A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>ust</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AA567C">
+        <w:t>dle</w:t>
+      </w:r>
+      <w:r w:rsidR="006C182C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60B0A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>29</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA567C">
+        <w:t>§ 29 zákona č. 13/1997 Sb.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60B0A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>o pozemních komunikacích, ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB1DABE" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08"/>
+    <w:p w14:paraId="1AB1DABE" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9809" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9809"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00721E08" w:rsidRPr="001D0D8B" w14:paraId="01862B68" w14:textId="77777777" w:rsidTr="00C97403">
+      <w:tr w:rsidR="00721E08" w:rsidRPr="00D67F7D" w14:paraId="01862B68" w14:textId="77777777" w:rsidTr="00C97403">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34216E03" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="001D0D8B" w:rsidRDefault="00721E08" w:rsidP="00C97403">
+          <w:p w14:paraId="34216E03" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00C97403">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D0D8B">
+            <w:r w:rsidRPr="00D67F7D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">I. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Žadatel </w:t>
+              <w:t xml:space="preserve">I. Žadatel </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="133BDEBF" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08"/>
-    <w:p w14:paraId="7ADCEE12" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="133BDEBF" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3258"/>
+        <w:gridCol w:w="3835"/>
+        <w:gridCol w:w="2682"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w14:paraId="2D8E58E1" w14:textId="77777777" w:rsidTr="00E361F2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3258" w:type="dxa"/>
+          </w:tcPr>
+          <w:bookmarkStart w:id="0" w:name="_Hlk232082480"/>
+          <w:p w14:paraId="7AF69348" w14:textId="1536EA12" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="006C182C" w:rsidP="00721E08">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="592364960"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006C4D73">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+              <w:t xml:space="preserve"> právnická osoba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="607D1EED" w14:textId="1B1C1EF7" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="006C182C" w:rsidP="00721E08">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-463732530"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+              <w:t xml:space="preserve"> fyzická osoba podnikající</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2682" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1847FC" w14:textId="7102B9EB" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="006C182C" w:rsidP="00721E08">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1718964487"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+              <w:t xml:space="preserve"> fyzická osoba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
+    <w:p w14:paraId="6B4EF845" w14:textId="77777777" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="00E361F2" w:rsidP="00721E08"/>
+    <w:p w14:paraId="7ADCEE12" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:rPr>
-[...110 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>Název právnické osoby / Jméno a příjmení fyzické osoby:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A62616" w14:textId="3CCCCC06" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690FC752" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t xml:space="preserve">IČO / Datum narození: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5E90DF" w14:textId="2CCCEE4C" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE88D0F" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t xml:space="preserve">Adresa sídla / bydliště: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27784E52" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00DD743E" w:rsidRDefault="00721E08" w:rsidP="00721E08">
-[...120 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="27784E52" w14:textId="187586D4" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D615969" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t xml:space="preserve">Adresa pro doručování: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAFDEC6" w14:textId="23161996" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38020C4D" w14:textId="063CE5B8" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="0094043D" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>Kontaktní osoba odpovědná za realizaci:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419EAC8E" w14:textId="407702D4" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4EA178" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t xml:space="preserve">Telefon: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
-      </w:r>
-[...37 lines deleted...]
-    <w:p w14:paraId="2CF4F68E" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+        <w:t xml:space="preserve">E-mail: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0695694A" w14:textId="51865EE1" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF4F68E" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA361AE" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00D67F7D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zástupce žadatele</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E71D9D" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="32E71D9D" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:rPr>
-[...110 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>Název právnické osoby / Jméno a příjmení fyzické osoby:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6767DBDC" w14:textId="6D1625E6" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166A803C" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t xml:space="preserve">IČO / Datum narození: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC63433" w14:textId="0A9AD901" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CD370E" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t xml:space="preserve">Adresa sídla / bydliště: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC60C92" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00DD743E" w:rsidRDefault="00721E08" w:rsidP="00721E08">
-[...90 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2FC60C92" w14:textId="38A341CF" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDD19E0" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t xml:space="preserve">Adresa pro doručování: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C36823D" w14:textId="7D5AC17F" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622F2C29" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t xml:space="preserve">Telefon: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:tab/>
-      </w:r>
-[...53 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">E-mail: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BDFE1B" w14:textId="59A4BBAA" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9809" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9809"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00721E08" w:rsidRPr="001D0D8B" w14:paraId="511598CA" w14:textId="77777777" w:rsidTr="00C97403">
+      <w:tr w:rsidR="00721E08" w:rsidRPr="00D67F7D" w14:paraId="511598CA" w14:textId="77777777" w:rsidTr="00C97403">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31241A66" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="001D0D8B" w:rsidRDefault="00721E08" w:rsidP="00C97403">
+          <w:p w14:paraId="31241A66" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00C97403">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D0D8B">
+            <w:r w:rsidRPr="00D67F7D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>I</w:t>
-[...20 lines deleted...]
-              <w:t>Předmět žádosti</w:t>
+              <w:t>II. Předmět žádosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44936023" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="44936023" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64DC07FD" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="288C5BA3" w14:textId="77777777" w:rsidR="0094043D" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:t xml:space="preserve">Žádám o povolení umístění pevných překážek na </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D6D1C">
-[...15 lines deleted...]
-    <w:p w14:paraId="682B569D" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00DD743E" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-142" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3396"/>
+        <w:gridCol w:w="3424"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D67F7D" w:rsidRPr="00D67F7D" w14:paraId="32D6A407" w14:textId="77777777" w:rsidTr="00AA450C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19925952" w14:textId="6DF3C108" w:rsidR="00D67F7D" w:rsidRPr="00D67F7D" w:rsidRDefault="006C182C" w:rsidP="00721E08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="2050876331"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D67F7D" w:rsidRPr="00D67F7D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D67F7D" w:rsidRPr="00D67F7D">
+              <w:t xml:space="preserve"> chodníku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7969A5" w14:textId="692C425C" w:rsidR="00D67F7D" w:rsidRPr="00D67F7D" w:rsidRDefault="006C182C" w:rsidP="00721E08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-171100814"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D67F7D" w:rsidRPr="00D67F7D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D67F7D" w:rsidRPr="00D67F7D">
+              <w:t xml:space="preserve"> vozovce pozemní komunikace</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="682B569D" w14:textId="19ED4BCA" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="61A6BFD7" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67F7D">
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A6BFD7" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:t>Název místní komunikace/účelové komunikace:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551A9024" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00DD743E" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="551A9024" w14:textId="4F950437" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="7718AAA3" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7718AAA3" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:t>Bližší specifikace umístění (před budovou čp.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08572F32" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00DD743E" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="08572F32" w14:textId="4909A713" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="13BA4DEF" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BA4DEF" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
         <w:t>Doba umístění pevné překážky (od-do):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4C8936" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00DD743E" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="6D4C8936" w14:textId="2B8C9F5A" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="2C38D015" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C38D015" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9809" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9809"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00721E08" w:rsidRPr="001D0D8B" w14:paraId="367CC31F" w14:textId="77777777" w:rsidTr="00C97403">
+      <w:tr w:rsidR="00721E08" w:rsidRPr="00D67F7D" w14:paraId="367CC31F" w14:textId="77777777" w:rsidTr="00C97403">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="296F8637" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="001D0D8B" w:rsidRDefault="00721E08" w:rsidP="00C97403">
+          <w:p w14:paraId="296F8637" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00C97403">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D0D8B">
+            <w:r w:rsidRPr="00D67F7D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...21 lines deleted...]
-              <w:t>Pevná překážka</w:t>
+              <w:t>III. Pevná překážka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B565F9D" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="6B565F9D" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="6B9F04B1" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9F04B1" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>Druh pevné překážky (popis):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E83E17A" w14:textId="65EE72F0" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="9918" w:type="dxa"/>
+        <w:tblInd w:w="-142" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3400"/>
+        <w:gridCol w:w="3259"/>
+        <w:gridCol w:w="3259"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A6360" w:rsidRPr="00D67F7D" w14:paraId="1B0C90FA" w14:textId="77777777" w:rsidTr="00D67F7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D362FE3" w14:textId="7C077C50" w:rsidR="008A6360" w:rsidRPr="00D67F7D" w:rsidRDefault="008A6360" w:rsidP="00721E08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D67F7D">
+              <w:t>Výška (m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3259" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D7F007" w14:textId="3DC7D767" w:rsidR="008A6360" w:rsidRPr="00D67F7D" w:rsidRDefault="00275903" w:rsidP="00721E08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D67F7D">
+              <w:t>Délka (m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3259" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11203136" w14:textId="6B26E0D9" w:rsidR="008A6360" w:rsidRPr="00D67F7D" w:rsidRDefault="00275903" w:rsidP="00721E08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D67F7D">
+              <w:t>Šířka (m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76C9318C" w14:textId="35E29CC6" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7EAE4A" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>Počet:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F10C0C" w14:textId="62834EF3" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="4E83E17A" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00DD743E" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6806EC" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="346DE3CE" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>Vzdálenost od budovy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DE480E" w14:textId="7D27B393" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...63 lines deleted...]
-    <w:p w14:paraId="76C9318C" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00DD743E" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7EFD06" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="59F10C0C" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>Účel umístění:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451AC932" w14:textId="04380940" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA562D9" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CDF6F2" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0B2EA7" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:pStyle w:val="Arial8vtabulce"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F6806EC" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4709740B" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:pStyle w:val="Arial8vtabulce"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B59D62" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:pStyle w:val="Arial8vtabulce"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62638986" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:pStyle w:val="Arial8vtabulce"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9FBA1D" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:pStyle w:val="Arial8vtabulce"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB3BB9B" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:pStyle w:val="Arial8vtabulce"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5387"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Místo  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Datum </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033117AF" w14:textId="45FBE954" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D66370B" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:pStyle w:val="ZkladntextIMP"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7088"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="5760"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255A69C1" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:pStyle w:val="Arial8vtabulce"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1897E9E8" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:pStyle w:val="Arial8vtabulce"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5387"/>
+        </w:tabs>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Vzdálenost od budovy:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24DE480E" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Jméno a příjmení</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Podpis žadatele</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F52620" w14:textId="7172439A" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C45FFB" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:pStyle w:val="Arial8vtabulce"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...41 lines deleted...]
-    <w:p w14:paraId="451AC932" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    </w:p>
+    <w:p w14:paraId="737A3527" w14:textId="77777777" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="00E361F2" w:rsidP="00E361F2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="56879321" w14:textId="77777777" w:rsidR="00721E08" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    </w:p>
+    <w:p w14:paraId="325610AE" w14:textId="4F5DB476" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="00E361F2" w:rsidP="00E361F2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00D67F7D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E32ED9">
+        <w:t>K žádosti se př</w:t>
+      </w:r>
+      <w:r w:rsidR="003326E2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>K žádosti je nutno doložit:</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67F7D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5EDC9786" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00860785" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+        <w:t>kládá</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACAB243" w14:textId="471907A8" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="0018013D" w:rsidP="0018013D">
       <w:pPr>
         <w:pStyle w:val="Odrky"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="4FADC998" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00860785" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      </w:pPr>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+        <w:t>kótovaný situační nákres umístění pevné překážky (šířka chodníku; rozměry pevné překážky – šířka, délka; zbývající průchod pro chodce, případně jiné vzdálenosti)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C073100" w14:textId="61907E47" w:rsidR="0018013D" w:rsidRDefault="0018013D" w:rsidP="0018013D">
       <w:pPr>
         <w:pStyle w:val="Odrky"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...33 lines deleted...]
-    <w:p w14:paraId="14906131" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00860785" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      </w:pPr>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018013D">
+        <w:t>ákres nebo fotografie s vyznačením rozměrů pevné překážky</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631FD141" w14:textId="2243CEBB" w:rsidR="0018013D" w:rsidRDefault="0018013D" w:rsidP="0018013D">
       <w:pPr>
         <w:pStyle w:val="Odrky"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="01ED6368" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00860785" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      </w:pPr>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018013D">
+        <w:t>ýpis ze živnostenského rejstříku nebo jiný doklad opravňující k</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018013D">
+        <w:t>podnikání</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67F7D">
+        <w:t>(fyzická osoba podnikající)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AD04D3" w14:textId="1E5E963B" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="0018013D" w:rsidP="0018013D">
       <w:pPr>
         <w:pStyle w:val="Odrky"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+        <w:t>ýpis z obchodního rejstříku (právnická osoba)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+        <w:t>– žadatele a projektanta</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229EF7A8" w14:textId="2DB6150D" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="0018013D" w:rsidP="0018013D">
+      <w:pPr>
+        <w:pStyle w:val="Odrky"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+        <w:t>lnou moc k vyřizování úředních záležitostí (oprávnění k vyřizování úředních záležitostí nutno doložit plnou mocí žadatele nebo jeho statutárního zástupce)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478FBC2D" w14:textId="3D524F5E" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="0018013D" w:rsidP="0018013D">
+      <w:pPr>
+        <w:pStyle w:val="Odrky"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+        <w:t>alší doklady dle potřeby správního úřadu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A30F86" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="0018013D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F9784BD" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00860785">
+    </w:p>
+    <w:p w14:paraId="62CC0034" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
         </w:rPr>
-        <w:t>Další doklady dle potřeby správního úřadu.</w:t>
-[...215 lines deleted...]
-    <w:p w14:paraId="77531461" w14:textId="77777777" w:rsidR="00451975" w:rsidRDefault="00451975" w:rsidP="00721E08">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77531461" w14:textId="77777777" w:rsidR="00451975" w:rsidRPr="00D67F7D" w:rsidRDefault="00451975" w:rsidP="00721E08">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00451975" w:rsidSect="00867BA5">
+    <w:sectPr w:rsidR="00451975" w:rsidRPr="00D67F7D" w:rsidSect="00867BA5">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1559" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="55C5A1FA" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5297E69A" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AC5AE92" w14:textId="3FBC4DD6" w:rsidR="00867BA5" w:rsidRDefault="00B1122E" w:rsidP="00867BA5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
         <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
@@ -3644,357 +3090,378 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1099791194">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1772702170">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="380636222">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1478104813">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2069496392">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="438721044">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="71681"/>
+    <o:shapedefaults v:ext="edit" spidmax="79873"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C4EA8"/>
     <w:rsid w:val="00010982"/>
     <w:rsid w:val="00020B41"/>
     <w:rsid w:val="00027CD9"/>
     <w:rsid w:val="000454D6"/>
     <w:rsid w:val="0006052F"/>
     <w:rsid w:val="00064A25"/>
     <w:rsid w:val="00085940"/>
     <w:rsid w:val="00096C0F"/>
     <w:rsid w:val="000C430D"/>
     <w:rsid w:val="000D189E"/>
     <w:rsid w:val="000D24BD"/>
     <w:rsid w:val="000D3B54"/>
     <w:rsid w:val="000E2ACA"/>
     <w:rsid w:val="000E57B9"/>
     <w:rsid w:val="000F187C"/>
     <w:rsid w:val="000F712B"/>
     <w:rsid w:val="00105F2D"/>
     <w:rsid w:val="00116043"/>
     <w:rsid w:val="001207ED"/>
     <w:rsid w:val="001263E7"/>
     <w:rsid w:val="00141F1F"/>
     <w:rsid w:val="00144EE0"/>
     <w:rsid w:val="0015328E"/>
     <w:rsid w:val="00153AAE"/>
     <w:rsid w:val="00154F7D"/>
+    <w:rsid w:val="0018013D"/>
     <w:rsid w:val="001870AB"/>
     <w:rsid w:val="001A12DA"/>
     <w:rsid w:val="001B5B48"/>
     <w:rsid w:val="001B6AE3"/>
     <w:rsid w:val="001C05FC"/>
     <w:rsid w:val="001C4EA8"/>
     <w:rsid w:val="001D411A"/>
     <w:rsid w:val="001D4444"/>
     <w:rsid w:val="001E6E9B"/>
     <w:rsid w:val="001F1BC9"/>
     <w:rsid w:val="00201586"/>
     <w:rsid w:val="002255DE"/>
     <w:rsid w:val="00263AB6"/>
+    <w:rsid w:val="00275903"/>
     <w:rsid w:val="002A41B9"/>
     <w:rsid w:val="002B161C"/>
     <w:rsid w:val="002B5F4D"/>
     <w:rsid w:val="002C267D"/>
     <w:rsid w:val="002D1210"/>
     <w:rsid w:val="002D54AA"/>
     <w:rsid w:val="002F1BB7"/>
     <w:rsid w:val="002F390B"/>
     <w:rsid w:val="00311992"/>
     <w:rsid w:val="00315533"/>
     <w:rsid w:val="00315FDD"/>
     <w:rsid w:val="00323940"/>
     <w:rsid w:val="003249E2"/>
+    <w:rsid w:val="003326E2"/>
     <w:rsid w:val="00332EA2"/>
     <w:rsid w:val="00340151"/>
     <w:rsid w:val="003547F3"/>
     <w:rsid w:val="00383739"/>
     <w:rsid w:val="00385B44"/>
     <w:rsid w:val="003B1098"/>
     <w:rsid w:val="003C7177"/>
     <w:rsid w:val="003E6C21"/>
     <w:rsid w:val="003F2F3C"/>
     <w:rsid w:val="00401AC1"/>
     <w:rsid w:val="00415356"/>
     <w:rsid w:val="00415F0E"/>
     <w:rsid w:val="0041654F"/>
     <w:rsid w:val="004176B2"/>
     <w:rsid w:val="0042266F"/>
     <w:rsid w:val="004275CF"/>
     <w:rsid w:val="0043535E"/>
     <w:rsid w:val="00451975"/>
     <w:rsid w:val="0046005B"/>
     <w:rsid w:val="0049009C"/>
     <w:rsid w:val="004B14FE"/>
     <w:rsid w:val="004C6BB9"/>
     <w:rsid w:val="004D1E00"/>
     <w:rsid w:val="004D294E"/>
     <w:rsid w:val="004E3F06"/>
     <w:rsid w:val="004F26CC"/>
     <w:rsid w:val="0051155D"/>
     <w:rsid w:val="00513B54"/>
     <w:rsid w:val="00517ABA"/>
     <w:rsid w:val="00520589"/>
     <w:rsid w:val="00521569"/>
     <w:rsid w:val="0052662E"/>
     <w:rsid w:val="00533A0B"/>
     <w:rsid w:val="00541D81"/>
     <w:rsid w:val="00547072"/>
     <w:rsid w:val="0054748E"/>
+    <w:rsid w:val="00547C48"/>
     <w:rsid w:val="00554849"/>
     <w:rsid w:val="00566278"/>
     <w:rsid w:val="005732A5"/>
     <w:rsid w:val="00582DA2"/>
     <w:rsid w:val="00596C78"/>
+    <w:rsid w:val="005A271E"/>
     <w:rsid w:val="005A74A3"/>
     <w:rsid w:val="005C222F"/>
     <w:rsid w:val="006053E2"/>
     <w:rsid w:val="00607229"/>
     <w:rsid w:val="0061720D"/>
     <w:rsid w:val="006212AD"/>
     <w:rsid w:val="00630D76"/>
     <w:rsid w:val="006346C9"/>
     <w:rsid w:val="00650231"/>
     <w:rsid w:val="00660CF0"/>
     <w:rsid w:val="006843D2"/>
     <w:rsid w:val="00685B4F"/>
     <w:rsid w:val="00694E20"/>
     <w:rsid w:val="006959B4"/>
     <w:rsid w:val="006A43F2"/>
     <w:rsid w:val="006A52E9"/>
     <w:rsid w:val="006A635C"/>
     <w:rsid w:val="006B7504"/>
+    <w:rsid w:val="006C182C"/>
     <w:rsid w:val="006C2A33"/>
+    <w:rsid w:val="006C4D73"/>
     <w:rsid w:val="006D5C52"/>
     <w:rsid w:val="006F129B"/>
+    <w:rsid w:val="00706E98"/>
     <w:rsid w:val="00710571"/>
     <w:rsid w:val="00710B81"/>
     <w:rsid w:val="00715CE4"/>
+    <w:rsid w:val="00716361"/>
     <w:rsid w:val="00721E08"/>
     <w:rsid w:val="00724823"/>
     <w:rsid w:val="00731239"/>
     <w:rsid w:val="00733F4C"/>
     <w:rsid w:val="007556FE"/>
     <w:rsid w:val="0075652E"/>
     <w:rsid w:val="007626F4"/>
     <w:rsid w:val="0077710D"/>
     <w:rsid w:val="007924E8"/>
     <w:rsid w:val="007A2085"/>
     <w:rsid w:val="007A3546"/>
     <w:rsid w:val="007C3DA6"/>
     <w:rsid w:val="007D06D7"/>
     <w:rsid w:val="007D4B73"/>
     <w:rsid w:val="007D4C0B"/>
     <w:rsid w:val="007E6913"/>
+    <w:rsid w:val="007F0B0E"/>
     <w:rsid w:val="007F122C"/>
     <w:rsid w:val="007F3264"/>
+    <w:rsid w:val="0080183D"/>
     <w:rsid w:val="00803258"/>
+    <w:rsid w:val="008122ED"/>
     <w:rsid w:val="00825E95"/>
     <w:rsid w:val="008407DF"/>
+    <w:rsid w:val="00840AD5"/>
     <w:rsid w:val="00841EDF"/>
     <w:rsid w:val="00853CCC"/>
     <w:rsid w:val="00867BA5"/>
     <w:rsid w:val="00883FA8"/>
     <w:rsid w:val="00884B0C"/>
     <w:rsid w:val="00891E01"/>
+    <w:rsid w:val="008A6360"/>
+    <w:rsid w:val="008B167A"/>
     <w:rsid w:val="008E35F8"/>
     <w:rsid w:val="00902F2A"/>
     <w:rsid w:val="0090651E"/>
     <w:rsid w:val="009227D7"/>
+    <w:rsid w:val="00927989"/>
     <w:rsid w:val="00933E90"/>
+    <w:rsid w:val="0094043D"/>
     <w:rsid w:val="00964AB2"/>
     <w:rsid w:val="009A196A"/>
     <w:rsid w:val="009B401F"/>
     <w:rsid w:val="009C033D"/>
     <w:rsid w:val="009C3E4B"/>
     <w:rsid w:val="009D51C9"/>
     <w:rsid w:val="009F7BEC"/>
     <w:rsid w:val="00A0161B"/>
     <w:rsid w:val="00A03BC4"/>
     <w:rsid w:val="00A051D0"/>
+    <w:rsid w:val="00A05A3F"/>
     <w:rsid w:val="00A07EF9"/>
     <w:rsid w:val="00A21E64"/>
     <w:rsid w:val="00A25FEB"/>
     <w:rsid w:val="00A34905"/>
     <w:rsid w:val="00A40DF9"/>
     <w:rsid w:val="00A4359A"/>
     <w:rsid w:val="00A57A54"/>
+    <w:rsid w:val="00A60B0A"/>
     <w:rsid w:val="00A642D9"/>
     <w:rsid w:val="00A6741E"/>
     <w:rsid w:val="00A82CF7"/>
     <w:rsid w:val="00AA0461"/>
     <w:rsid w:val="00AA0ECB"/>
     <w:rsid w:val="00AA39E3"/>
+    <w:rsid w:val="00AA450C"/>
     <w:rsid w:val="00AC183C"/>
     <w:rsid w:val="00AC6034"/>
     <w:rsid w:val="00AD5696"/>
     <w:rsid w:val="00AD78A6"/>
     <w:rsid w:val="00AD79C4"/>
     <w:rsid w:val="00AE106E"/>
     <w:rsid w:val="00AE1464"/>
     <w:rsid w:val="00B1122E"/>
     <w:rsid w:val="00B161F3"/>
     <w:rsid w:val="00B32F80"/>
     <w:rsid w:val="00B34133"/>
     <w:rsid w:val="00B630E6"/>
     <w:rsid w:val="00B63DA4"/>
     <w:rsid w:val="00B648B3"/>
     <w:rsid w:val="00B8768B"/>
     <w:rsid w:val="00BA43EF"/>
     <w:rsid w:val="00BC4ECA"/>
     <w:rsid w:val="00BC70D7"/>
     <w:rsid w:val="00BE44D0"/>
     <w:rsid w:val="00BE5CC1"/>
     <w:rsid w:val="00C110D5"/>
     <w:rsid w:val="00C1273A"/>
     <w:rsid w:val="00C258B7"/>
     <w:rsid w:val="00C3221A"/>
     <w:rsid w:val="00C40897"/>
     <w:rsid w:val="00C46DE6"/>
     <w:rsid w:val="00C61B7B"/>
     <w:rsid w:val="00C808C8"/>
     <w:rsid w:val="00C816B1"/>
     <w:rsid w:val="00C83539"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C9396C"/>
     <w:rsid w:val="00C93F43"/>
     <w:rsid w:val="00C94D30"/>
     <w:rsid w:val="00CD222D"/>
     <w:rsid w:val="00CD363A"/>
     <w:rsid w:val="00CE0BB2"/>
     <w:rsid w:val="00CF01CA"/>
     <w:rsid w:val="00CF3031"/>
     <w:rsid w:val="00CF4BF7"/>
     <w:rsid w:val="00D05F9E"/>
     <w:rsid w:val="00D15841"/>
     <w:rsid w:val="00D20467"/>
     <w:rsid w:val="00D20ED4"/>
     <w:rsid w:val="00D40C8B"/>
     <w:rsid w:val="00D415E5"/>
     <w:rsid w:val="00D42342"/>
     <w:rsid w:val="00D47F34"/>
     <w:rsid w:val="00D57343"/>
     <w:rsid w:val="00D63FEF"/>
+    <w:rsid w:val="00D67F7D"/>
     <w:rsid w:val="00D741FB"/>
     <w:rsid w:val="00D767A5"/>
     <w:rsid w:val="00D81D94"/>
     <w:rsid w:val="00D8303F"/>
     <w:rsid w:val="00D8377E"/>
     <w:rsid w:val="00D91742"/>
     <w:rsid w:val="00D94FD1"/>
     <w:rsid w:val="00DA3C8A"/>
     <w:rsid w:val="00DB4D90"/>
     <w:rsid w:val="00DB68BE"/>
     <w:rsid w:val="00DE4C9D"/>
     <w:rsid w:val="00DF00DC"/>
     <w:rsid w:val="00DF0F58"/>
     <w:rsid w:val="00DF64AD"/>
     <w:rsid w:val="00E06410"/>
     <w:rsid w:val="00E11DFA"/>
     <w:rsid w:val="00E144B4"/>
     <w:rsid w:val="00E25545"/>
     <w:rsid w:val="00E32EB5"/>
     <w:rsid w:val="00E34BC6"/>
+    <w:rsid w:val="00E361F2"/>
     <w:rsid w:val="00E40C96"/>
     <w:rsid w:val="00E412B5"/>
     <w:rsid w:val="00E419FF"/>
     <w:rsid w:val="00E9273F"/>
     <w:rsid w:val="00E93824"/>
     <w:rsid w:val="00EB168F"/>
     <w:rsid w:val="00EC382B"/>
     <w:rsid w:val="00EC65DD"/>
     <w:rsid w:val="00ED7753"/>
     <w:rsid w:val="00EE2867"/>
     <w:rsid w:val="00EE3287"/>
     <w:rsid w:val="00EF27E7"/>
     <w:rsid w:val="00EF7C13"/>
     <w:rsid w:val="00F06CBD"/>
     <w:rsid w:val="00F2329C"/>
     <w:rsid w:val="00F2782E"/>
     <w:rsid w:val="00F30D93"/>
     <w:rsid w:val="00F44882"/>
     <w:rsid w:val="00F54635"/>
     <w:rsid w:val="00F63141"/>
     <w:rsid w:val="00F776A7"/>
     <w:rsid w:val="00F97DD4"/>
     <w:rsid w:val="00FC761A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="71681"/>
+    <o:shapedefaults v:ext="edit" spidmax="79873"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2AC5AE47"/>
   <w15:docId w15:val="{F54DB196-510C-40CB-B7B2-9F5B921292D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -4969,66 +4436,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>520</Words>
-  <Characters>3071</Characters>
+  <Words>511</Words>
+  <Characters>3017</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Úřad městského obvodu Poruba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3584</CharactersWithSpaces>
+  <CharactersWithSpaces>3521</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivana Horáková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>