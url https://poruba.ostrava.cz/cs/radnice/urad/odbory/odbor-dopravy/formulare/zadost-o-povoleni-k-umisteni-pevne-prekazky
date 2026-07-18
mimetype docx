--- v1 (2026-06-28)
+++ v2 (2026-07-18)
@@ -1,1549 +1,2272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...237 lines deleted...]
-    <w:p w14:paraId="409992A6" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00A60B0A" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="409992A6" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="006E3FED">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="30"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9BD11B" w14:textId="42F06A8E" w:rsidR="00721E08" w:rsidRPr="00A60B0A" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="5E9BD11B" w14:textId="7CC9F681" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="006E3FED">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:spacing w:before="120"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="30"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">o povolení k umístění pevné překážky </w:t>
       </w:r>
-      <w:r w:rsidR="006C182C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="006C182C" w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
-      <w:r w:rsidR="006C182C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="006C182C" w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A60B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="30"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>§ 29 zákona č. 13/1997 Sb.</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00116E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
-        <w:t>o pozemních komunikacích, ve znění pozdějších předpisů</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>pozemních komunikacích, ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB1DABE" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9809" w:type="dxa"/>
+        <w:tblW w:w="9605" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9809"/>
+        <w:gridCol w:w="9605"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00721E08" w:rsidRPr="00D67F7D" w14:paraId="01862B68" w14:textId="77777777" w:rsidTr="00C97403">
+      <w:tr w:rsidR="00721E08" w:rsidRPr="00D67F7D" w14:paraId="01862B68" w14:textId="77777777" w:rsidTr="00551E82">
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9809" w:type="dxa"/>
+            <w:tcW w:w="9605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34216E03" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00C97403">
+          <w:p w14:paraId="34216E03" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="007F23ED">
             <w:pPr>
+              <w:ind w:left="-110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67F7D">
+            <w:r w:rsidRPr="00551E82">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I. Žadatel </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="133BDEBF" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3258"/>
         <w:gridCol w:w="3835"/>
         <w:gridCol w:w="2682"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w14:paraId="2D8E58E1" w14:textId="77777777" w:rsidTr="00E361F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk232082480"/>
-          <w:p w14:paraId="7AF69348" w14:textId="1536EA12" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="006C182C" w:rsidP="00721E08">
+          <w:p w14:paraId="7AF69348" w14:textId="1536EA12" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="00287825" w:rsidP="00721E08">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="592364960"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006C4D73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
               <w:t xml:space="preserve"> právnická osoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="607D1EED" w14:textId="1B1C1EF7" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="006C182C" w:rsidP="00721E08">
+          <w:p w14:paraId="607D1EED" w14:textId="1B1C1EF7" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="00287825" w:rsidP="00721E08">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-463732530"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
               <w:t xml:space="preserve"> fyzická osoba podnikající</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2682" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1847FC" w14:textId="7102B9EB" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="006C182C" w:rsidP="00721E08">
+          <w:p w14:paraId="3B1847FC" w14:textId="7102B9EB" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="00287825" w:rsidP="00721E08">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1718964487"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
               <w:t xml:space="preserve"> fyzická osoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="6B4EF845" w14:textId="77777777" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="00E361F2" w:rsidP="00721E08"/>
-    <w:p w14:paraId="7ADCEE12" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="7ADCEE12" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:before="120"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Název právnické osoby / Jméno a příjmení fyzické osoby:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A62616" w14:textId="3CCCCC06" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D67F7D">
+    <w:p w14:paraId="08A62616" w14:textId="6E5EB35D" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690FC752" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">IČO / Datum narození: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5E90DF" w14:textId="2CCCEE4C" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D67F7D">
+    <w:p w14:paraId="1D5E90DF" w14:textId="264707DA" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE88D0F" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Adresa sídla / bydliště: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27784E52" w14:textId="187586D4" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D67F7D">
+    <w:p w14:paraId="27784E52" w14:textId="1F98BAB2" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D615969" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Adresa pro doručování: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AAFDEC6" w14:textId="23161996" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D67F7D">
+    <w:p w14:paraId="2AAFDEC6" w14:textId="262EAC6D" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38020C4D" w14:textId="063CE5B8" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="0094043D" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Kontaktní osoba odpovědná za realizaci:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419EAC8E" w14:textId="407702D4" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D67F7D">
+    <w:p w14:paraId="419EAC8E" w14:textId="797F0CF7" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4EA178" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0695694A" w14:textId="51865EE1" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
-[...1 lines deleted...]
-        <w:t>________________________________________________________________________________</w:t>
+    <w:p w14:paraId="0695694A" w14:textId="53AEEA6A" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF4F68E" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CA361AE" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="4CA361AE" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zástupce žadatele</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E71D9D" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="32E71D9D" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:before="120"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Název právnické osoby / Jméno a příjmení fyzické osoby:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6767DBDC" w14:textId="6D1625E6" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D67F7D">
+    <w:p w14:paraId="6767DBDC" w14:textId="7F375A07" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166A803C" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">IČO / Datum narození: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC63433" w14:textId="0A9AD901" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D67F7D">
+    <w:p w14:paraId="0EC63433" w14:textId="7A09D2E2" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CD370E" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Adresa sídla / bydliště: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC60C92" w14:textId="38A341CF" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D67F7D">
+    <w:p w14:paraId="2FC60C92" w14:textId="245B2BEE" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDD19E0" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Adresa pro doručování: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C36823D" w14:textId="7D5AC17F" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D67F7D">
+    <w:p w14:paraId="4C36823D" w14:textId="7273F7CB" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622F2C29" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BDFE1B" w14:textId="59A4BBAA" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="245E001C" w14:textId="3AA7D157" w:rsidR="006639E0" w:rsidRPr="00551E82" w:rsidRDefault="006639E0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3CDCC9" w14:textId="65567D0D" w:rsidR="006639E0" w:rsidRDefault="006639E0" w:rsidP="00721E08"/>
+    <w:p w14:paraId="68EF1921" w14:textId="77777777" w:rsidR="006639E0" w:rsidRPr="00D67F7D" w:rsidRDefault="006639E0" w:rsidP="00721E08"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9809" w:type="dxa"/>
+        <w:tblW w:w="9487" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9809"/>
+        <w:gridCol w:w="9487"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00721E08" w:rsidRPr="00D67F7D" w14:paraId="511598CA" w14:textId="77777777" w:rsidTr="00C97403">
+      <w:tr w:rsidR="00721E08" w:rsidRPr="00D67F7D" w14:paraId="511598CA" w14:textId="77777777" w:rsidTr="00551E82">
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9809" w:type="dxa"/>
+            <w:tcW w:w="9487" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31241A66" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00C97403">
+          <w:p w14:paraId="31241A66" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="007F23ED">
             <w:pPr>
+              <w:ind w:left="-110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67F7D">
+            <w:r w:rsidRPr="00551E82">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>II. Předmět žádosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44936023" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="288C5BA3" w14:textId="77777777" w:rsidR="0094043D" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="288C5BA3" w14:textId="77777777" w:rsidR="0094043D" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Žádám o povolení umístění pevných překážek na </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3396"/>
         <w:gridCol w:w="3424"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D67F7D" w:rsidRPr="00D67F7D" w14:paraId="32D6A407" w14:textId="77777777" w:rsidTr="00AA450C">
+      <w:tr w:rsidR="00D67F7D" w:rsidRPr="00551E82" w14:paraId="32D6A407" w14:textId="77777777" w:rsidTr="00AA450C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19925952" w14:textId="6DF3C108" w:rsidR="00D67F7D" w:rsidRPr="00D67F7D" w:rsidRDefault="006C182C" w:rsidP="00721E08">
+          <w:p w14:paraId="19925952" w14:textId="6DF3C108" w:rsidR="00D67F7D" w:rsidRPr="00551E82" w:rsidRDefault="00287825" w:rsidP="00721E08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
                 <w:id w:val="2050876331"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D67F7D" w:rsidRPr="00D67F7D">
+                <w:r w:rsidR="00D67F7D" w:rsidRPr="00551E82">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00D67F7D" w:rsidRPr="00D67F7D">
+            <w:r w:rsidR="00D67F7D" w:rsidRPr="00551E82">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> chodníku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E7969A5" w14:textId="692C425C" w:rsidR="00D67F7D" w:rsidRPr="00D67F7D" w:rsidRDefault="006C182C" w:rsidP="00721E08">
+          <w:p w14:paraId="1E7969A5" w14:textId="692C425C" w:rsidR="00D67F7D" w:rsidRPr="00551E82" w:rsidRDefault="00287825" w:rsidP="00721E08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
                 <w:id w:val="-171100814"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D67F7D" w:rsidRPr="00D67F7D">
+                <w:r w:rsidR="00D67F7D" w:rsidRPr="00551E82">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00D67F7D" w:rsidRPr="00D67F7D">
+            <w:r w:rsidR="00D67F7D" w:rsidRPr="00551E82">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> vozovce pozemní komunikace</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="682B569D" w14:textId="19ED4BCA" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="682B569D" w14:textId="4D879417" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>________</w:t>
       </w:r>
-      <w:r w:rsidR="00D67F7D">
+      <w:r w:rsidR="00D67F7D" w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>____________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
-[...3 lines deleted...]
-    <w:p w14:paraId="61A6BFD7" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A6BFD7" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Název místní komunikace/účelové komunikace:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551A9024" w14:textId="4F950437" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="551A9024" w14:textId="260482D9" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="7718AAA3" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7718AAA3" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bližší specifikace umístění (před budovou čp.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08572F32" w14:textId="4909A713" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="08572F32" w14:textId="534B363B" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="13BA4DEF" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BA4DEF" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Doba umístění pevné překážky (od-do):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4C8936" w14:textId="2B8C9F5A" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="6D4C8936" w14:textId="7A130368" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2C38D015" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C38D015" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9809" w:type="dxa"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9809"/>
+        <w:gridCol w:w="9634"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00721E08" w:rsidRPr="00D67F7D" w14:paraId="367CC31F" w14:textId="77777777" w:rsidTr="00C97403">
+      <w:tr w:rsidR="00721E08" w:rsidRPr="00551E82" w14:paraId="367CC31F" w14:textId="77777777" w:rsidTr="00551E82">
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9809" w:type="dxa"/>
+            <w:tcW w:w="9634" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="296F8637" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00C97403">
+          <w:p w14:paraId="296F8637" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00287825">
             <w:pPr>
+              <w:ind w:left="-110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67F7D">
+            <w:r w:rsidRPr="00551E82">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>III. Pevná překážka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B565F9D" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="6B565F9D" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6B9F04B1" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9F04B1" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Druh pevné překážky (popis):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E83E17A" w14:textId="65EE72F0" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="4E83E17A" w14:textId="12EB9A2D" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="3259"/>
         <w:gridCol w:w="3259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A6360" w:rsidRPr="00D67F7D" w14:paraId="1B0C90FA" w14:textId="77777777" w:rsidTr="00D67F7D">
+      <w:tr w:rsidR="008A6360" w:rsidRPr="00551E82" w14:paraId="1B0C90FA" w14:textId="77777777" w:rsidTr="00D67F7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D362FE3" w14:textId="7C077C50" w:rsidR="008A6360" w:rsidRPr="00D67F7D" w:rsidRDefault="008A6360" w:rsidP="00721E08">
+          <w:p w14:paraId="3D362FE3" w14:textId="7C077C50" w:rsidR="008A6360" w:rsidRPr="00551E82" w:rsidRDefault="008A6360" w:rsidP="00721E08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67F7D">
+            <w:r w:rsidRPr="00551E82">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Výška (m)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62D7F007" w14:textId="3DC7D767" w:rsidR="008A6360" w:rsidRPr="00D67F7D" w:rsidRDefault="00275903" w:rsidP="00721E08">
+          <w:p w14:paraId="62D7F007" w14:textId="3DC7D767" w:rsidR="008A6360" w:rsidRPr="00551E82" w:rsidRDefault="00275903" w:rsidP="00721E08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67F7D">
+            <w:r w:rsidRPr="00551E82">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Délka (m)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11203136" w14:textId="6B26E0D9" w:rsidR="008A6360" w:rsidRPr="00D67F7D" w:rsidRDefault="00275903" w:rsidP="00721E08">
+          <w:p w14:paraId="11203136" w14:textId="6B26E0D9" w:rsidR="008A6360" w:rsidRPr="00551E82" w:rsidRDefault="00275903" w:rsidP="00721E08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67F7D">
+            <w:r w:rsidRPr="00551E82">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Šířka (m)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76C9318C" w14:textId="35E29CC6" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="76C9318C" w14:textId="754E885D" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1F7EAE4A" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7EAE4A" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Počet:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F10C0C" w14:textId="62834EF3" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="59F10C0C" w14:textId="7E379B5C" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="0F6806EC" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6806EC" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vzdálenost od budovy:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DE480E" w14:textId="7D27B393" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="24DE480E" w14:textId="7800F2D0" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="7E7EFD06" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7EFD06" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D67F7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Účel umístění:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451AC932" w14:textId="04380940" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="451AC932" w14:textId="7C450AB9" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="2FA562D9" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA562D9" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="76CDF6F2" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CDF6F2" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0B0B2EA7" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0B2EA7" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:pStyle w:val="Arial8vtabulce"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4709740B" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4709740B" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:pStyle w:val="Arial8vtabulce"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="50B59D62" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B59D62" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:pStyle w:val="Arial8vtabulce"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="62638986" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62638986" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:pStyle w:val="Arial8vtabulce"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1F9FBA1D" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9FBA1D" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:pStyle w:val="Arial8vtabulce"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4DB3BB9B" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB3BB9B" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:pStyle w:val="Arial8vtabulce"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D67F7D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00551E82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Místo  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033117AF" w14:textId="45FBE954" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="033117AF" w14:textId="29EB365E" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0D66370B" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D66370B" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:pStyle w:val="ZkladntextIMP"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="5760"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="255A69C1" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255A69C1" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:pStyle w:val="Arial8vtabulce"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1897E9E8" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1897E9E8" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:pStyle w:val="Arial8vtabulce"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D67F7D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jméno a příjmení</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
+      <w:r w:rsidRPr="00551E82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Podpis žadatele</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F52620" w14:textId="7172439A" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+    <w:p w14:paraId="16F52620" w14:textId="3BB112F9" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="55C45FFB" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="00721E08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C45FFB" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00551E82" w:rsidRDefault="00721E08" w:rsidP="00721E08">
       <w:pPr>
         <w:pStyle w:val="Arial8vtabulce"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="737A3527" w14:textId="77777777" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="00E361F2" w:rsidP="00E361F2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737A3527" w14:textId="77777777" w:rsidR="00E361F2" w:rsidRPr="00551E82" w:rsidRDefault="00E361F2" w:rsidP="00E361F2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="325610AE" w14:textId="4F5DB476" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="00E361F2" w:rsidP="00E361F2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325610AE" w14:textId="4F5DB476" w:rsidR="00E361F2" w:rsidRPr="007F23ED" w:rsidRDefault="00E361F2" w:rsidP="00E361F2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F23ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>K žádosti se př</w:t>
       </w:r>
-      <w:r w:rsidR="003326E2">
-        <w:rPr>
+      <w:r w:rsidR="003326E2" w:rsidRPr="007F23ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67F7D">
-        <w:rPr>
+      <w:r w:rsidRPr="007F23ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kládá</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACAB243" w14:textId="471907A8" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="0018013D" w:rsidP="0018013D">
+    <w:p w14:paraId="2ACAB243" w14:textId="471907A8" w:rsidR="00E361F2" w:rsidRPr="00551E82" w:rsidRDefault="0018013D" w:rsidP="0018013D">
       <w:pPr>
         <w:pStyle w:val="Odrky"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+      <w:r w:rsidR="00E361F2" w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>kótovaný situační nákres umístění pevné překážky (šířka chodníku; rozměry pevné překážky – šířka, délka; zbývající průchod pro chodce, případně jiné vzdálenosti)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C073100" w14:textId="61907E47" w:rsidR="0018013D" w:rsidRDefault="0018013D" w:rsidP="0018013D">
+    <w:p w14:paraId="4C073100" w14:textId="61907E47" w:rsidR="0018013D" w:rsidRPr="00551E82" w:rsidRDefault="0018013D" w:rsidP="0018013D">
       <w:pPr>
         <w:pStyle w:val="Odrky"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="631FD141" w14:textId="2243CEBB" w:rsidR="0018013D" w:rsidRDefault="0018013D" w:rsidP="0018013D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nákres nebo fotografie s vyznačením rozměrů pevné překážky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631FD141" w14:textId="2243CEBB" w:rsidR="0018013D" w:rsidRPr="00551E82" w:rsidRDefault="0018013D" w:rsidP="0018013D">
       <w:pPr>
         <w:pStyle w:val="Odrky"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="62AD04D3" w14:textId="1E5E963B" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="0018013D" w:rsidP="0018013D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>výpis ze živnostenského rejstříku nebo jiný doklad opravňující k podnikání (fyzická osoba podnikající),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AD04D3" w14:textId="1E5E963B" w:rsidR="00E361F2" w:rsidRPr="00551E82" w:rsidRDefault="0018013D" w:rsidP="0018013D">
       <w:pPr>
         <w:pStyle w:val="Odrky"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+      <w:r w:rsidR="00E361F2" w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ýpis z obchodního rejstříku (právnická osoba)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+      <w:r w:rsidR="00E361F2" w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>– žadatele a projektanta</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229EF7A8" w14:textId="2DB6150D" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="0018013D" w:rsidP="0018013D">
+    <w:p w14:paraId="229EF7A8" w14:textId="2DB6150D" w:rsidR="00E361F2" w:rsidRPr="00551E82" w:rsidRDefault="0018013D" w:rsidP="0018013D">
       <w:pPr>
         <w:pStyle w:val="Odrky"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+      <w:r w:rsidR="00E361F2" w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>lnou moc k vyřizování úředních záležitostí (oprávnění k vyřizování úředních záležitostí nutno doložit plnou mocí žadatele nebo jeho statutárního zástupce)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478FBC2D" w14:textId="3D524F5E" w:rsidR="00E361F2" w:rsidRPr="00D67F7D" w:rsidRDefault="0018013D" w:rsidP="0018013D">
+    <w:p w14:paraId="77531461" w14:textId="4E9628C2" w:rsidR="00451975" w:rsidRPr="00551E82" w:rsidRDefault="0018013D" w:rsidP="006639E0">
       <w:pPr>
         <w:pStyle w:val="Odrky"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00E361F2" w:rsidRPr="00D67F7D">
+      <w:r w:rsidR="00E361F2" w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>alší doklady dle potřeby správního úřadu</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00551E82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A30F86" w14:textId="77777777" w:rsidR="00721E08" w:rsidRPr="00D67F7D" w:rsidRDefault="00721E08" w:rsidP="0018013D">
-[...29 lines deleted...]
-    <w:sectPr w:rsidR="00451975" w:rsidRPr="00D67F7D" w:rsidSect="00867BA5">
+    <w:sectPr w:rsidR="00451975" w:rsidRPr="00551E82" w:rsidSect="00867BA5">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1559" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="55C5A1FA" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5297E69A" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1575,51 +2298,51 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1990,50 +2713,250 @@
       <w:t xml:space="preserve"> 1649335379/0800</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="469BACF6" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0DA71F66" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33A2B64E" w14:textId="45011959" w:rsidR="001C0732" w:rsidRDefault="001C0732" w:rsidP="001C0732">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CE5D524" wp14:editId="4636F27A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2971800</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3200400" cy="685800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textové pole 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3200400" cy="685800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="59B2317D" w14:textId="03ECD12E" w:rsidR="001C0732" w:rsidRPr="00FC6E85" w:rsidRDefault="001C0732" w:rsidP="001C0732">
+                          <w:pPr>
+                            <w:pStyle w:val="zhlav0"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Žádost</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0CE5D524" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:234pt;margin-top:0;width:252pt;height:54pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1IGOx3QEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ0i4z4hRdiw4D&#10;ugvQ7gNkWY6F2aJGKrGzrx8lp2m2vg17EXjzIc8hvb4a+07sDZIFV8r5LJfCOA21ddtSfn+8e7OS&#10;goJyterAmVIeDMmrzetX68EXZgEtdLVBwSCOisGXsg3BF1lGujW9ohl44zjZAPYqsIvbrEY1MHrf&#10;ZYs8v8wGwNojaEPE0dspKTcJv2mMDl+bhkwQXSl5tpBeTG8V32yzVsUWlW+tPo6h/mGKXlnHTU9Q&#10;tyoosUP7Aqq3GoGgCTMNfQZNY7VJHJjNPP+LzUOrvElcWBzyJ5no/8HqL/sH/w1FGD/AyAtMJMjf&#10;g/5BwsFNq9zWXCPC0BpVc+N5lCwbPBXHT6PUVFAEqYbPUPOS1S5AAhob7KMqzFMwOi/gcBLdjEFo&#10;Dr7lNS5zTmnOXa4uVmzHFqp4+tojhY8GehGNUiIvNaGr/T2FqfSpJDZzcGe7Li22c38EGDNG0vRx&#10;4Gn0MFYjV0cWFdQH5oEw3QnfNRst4C8pBr6RUtLPnUIjRffJsRbv58tlPKrkLC/eLdjB80x1nlFO&#10;M1QpgxSTeROmQ9x5tNuWO03qO7hm/RqbqD1PdZyb7yCJc7zZeGjnfqp6/rM2vwEAAP//AwBQSwME&#10;FAAGAAgAAAAhAEHAUsbbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPtP0SexI0l&#10;m8bYStNpAnEFMT4kbl7jtRWNUzXZWv495sQulu339D7y7ehbdaY+NoEtzGcGFHEZXMOVhfe3p5s1&#10;qJiQHbaBycIPRdgWk6scMxcGfqXzPlVKRDhmaKFOqcu0jmVNHuMsdMSCHUPvMcnZV9r1OIi4b/XC&#10;mJX22LA41NjRQ03l9/7kLXw8H78+l+alevS33RBGo9lvtLXX03F3DyrRmP7J8BdfokMhmQ7hxC6q&#10;1sJytZYuyYJMgTd3C1kOwjPy10WuLwsUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1&#10;IGOx3QEAAKEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBBwFLG2wAAAAgBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="59B2317D" w14:textId="03ECD12E" w:rsidR="001C0732" w:rsidRPr="00FC6E85" w:rsidRDefault="001C0732" w:rsidP="001C0732">
+                    <w:pPr>
+                      <w:pStyle w:val="zhlav0"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Žádost</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>Statutární město Ostrava</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0438A568" w14:textId="77777777" w:rsidR="001C0732" w:rsidRPr="00812056" w:rsidRDefault="001C0732" w:rsidP="001C0732">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>Úřad městského</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00812056">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> obvod</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>u</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00812056">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>Poruba</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0C2E3CCF" w14:textId="77777777" w:rsidR="001C0732" w:rsidRDefault="001C0732" w:rsidP="001C0732">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>odbor dopravy</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6C2D7B2D" w14:textId="77777777" w:rsidR="001C0732" w:rsidRDefault="001C0732">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="054A0536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A7E27AA"/>
     <w:lvl w:ilvl="0" w:tplc="6CA8C87E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
         <w:ind w:left="788" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D107F3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
@@ -3089,282 +4012,298 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1099791194">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1772702170">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="380636222">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1478104813">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2069496392">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="438721044">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="164"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="79873"/>
+    <o:shapedefaults v:ext="edit" spidmax="96257"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C4EA8"/>
+    <w:rsid w:val="00005C06"/>
     <w:rsid w:val="00010982"/>
     <w:rsid w:val="00020B41"/>
     <w:rsid w:val="00027CD9"/>
     <w:rsid w:val="000454D6"/>
     <w:rsid w:val="0006052F"/>
     <w:rsid w:val="00064A25"/>
     <w:rsid w:val="00085940"/>
     <w:rsid w:val="00096C0F"/>
+    <w:rsid w:val="000B0E85"/>
     <w:rsid w:val="000C430D"/>
     <w:rsid w:val="000D189E"/>
     <w:rsid w:val="000D24BD"/>
     <w:rsid w:val="000D3B54"/>
     <w:rsid w:val="000E2ACA"/>
     <w:rsid w:val="000E57B9"/>
     <w:rsid w:val="000F187C"/>
     <w:rsid w:val="000F712B"/>
     <w:rsid w:val="00105F2D"/>
     <w:rsid w:val="00116043"/>
+    <w:rsid w:val="00116E75"/>
     <w:rsid w:val="001207ED"/>
     <w:rsid w:val="001263E7"/>
     <w:rsid w:val="00141F1F"/>
     <w:rsid w:val="00144EE0"/>
     <w:rsid w:val="0015328E"/>
     <w:rsid w:val="00153AAE"/>
     <w:rsid w:val="00154F7D"/>
     <w:rsid w:val="0018013D"/>
     <w:rsid w:val="001870AB"/>
     <w:rsid w:val="001A12DA"/>
     <w:rsid w:val="001B5B48"/>
     <w:rsid w:val="001B6AE3"/>
     <w:rsid w:val="001C05FC"/>
+    <w:rsid w:val="001C0732"/>
     <w:rsid w:val="001C4EA8"/>
     <w:rsid w:val="001D411A"/>
     <w:rsid w:val="001D4444"/>
     <w:rsid w:val="001E6E9B"/>
     <w:rsid w:val="001F1BC9"/>
     <w:rsid w:val="00201586"/>
+    <w:rsid w:val="00201DF8"/>
     <w:rsid w:val="002255DE"/>
+    <w:rsid w:val="00235848"/>
     <w:rsid w:val="00263AB6"/>
     <w:rsid w:val="00275903"/>
+    <w:rsid w:val="00287825"/>
     <w:rsid w:val="002A41B9"/>
     <w:rsid w:val="002B161C"/>
     <w:rsid w:val="002B5F4D"/>
+    <w:rsid w:val="002C0315"/>
     <w:rsid w:val="002C267D"/>
     <w:rsid w:val="002D1210"/>
     <w:rsid w:val="002D54AA"/>
     <w:rsid w:val="002F1BB7"/>
     <w:rsid w:val="002F390B"/>
     <w:rsid w:val="00311992"/>
     <w:rsid w:val="00315533"/>
     <w:rsid w:val="00315FDD"/>
     <w:rsid w:val="00323940"/>
     <w:rsid w:val="003249E2"/>
     <w:rsid w:val="003326E2"/>
     <w:rsid w:val="00332EA2"/>
     <w:rsid w:val="00340151"/>
     <w:rsid w:val="003547F3"/>
     <w:rsid w:val="00383739"/>
     <w:rsid w:val="00385B44"/>
     <w:rsid w:val="003B1098"/>
     <w:rsid w:val="003C7177"/>
     <w:rsid w:val="003E6C21"/>
     <w:rsid w:val="003F2F3C"/>
     <w:rsid w:val="00401AC1"/>
     <w:rsid w:val="00415356"/>
     <w:rsid w:val="00415F0E"/>
     <w:rsid w:val="0041654F"/>
     <w:rsid w:val="004176B2"/>
     <w:rsid w:val="0042266F"/>
     <w:rsid w:val="004275CF"/>
     <w:rsid w:val="0043535E"/>
     <w:rsid w:val="00451975"/>
     <w:rsid w:val="0046005B"/>
     <w:rsid w:val="0049009C"/>
     <w:rsid w:val="004B14FE"/>
     <w:rsid w:val="004C6BB9"/>
     <w:rsid w:val="004D1E00"/>
     <w:rsid w:val="004D294E"/>
     <w:rsid w:val="004E3F06"/>
     <w:rsid w:val="004F26CC"/>
     <w:rsid w:val="0051155D"/>
     <w:rsid w:val="00513B54"/>
     <w:rsid w:val="00517ABA"/>
     <w:rsid w:val="00520589"/>
     <w:rsid w:val="00521569"/>
     <w:rsid w:val="0052662E"/>
     <w:rsid w:val="00533A0B"/>
     <w:rsid w:val="00541D81"/>
     <w:rsid w:val="00547072"/>
     <w:rsid w:val="0054748E"/>
     <w:rsid w:val="00547C48"/>
+    <w:rsid w:val="00551E82"/>
     <w:rsid w:val="00554849"/>
     <w:rsid w:val="00566278"/>
     <w:rsid w:val="005732A5"/>
     <w:rsid w:val="00582DA2"/>
     <w:rsid w:val="00596C78"/>
     <w:rsid w:val="005A271E"/>
     <w:rsid w:val="005A74A3"/>
     <w:rsid w:val="005C222F"/>
     <w:rsid w:val="006053E2"/>
     <w:rsid w:val="00607229"/>
     <w:rsid w:val="0061720D"/>
     <w:rsid w:val="006212AD"/>
     <w:rsid w:val="00630D76"/>
     <w:rsid w:val="006346C9"/>
     <w:rsid w:val="00650231"/>
     <w:rsid w:val="00660CF0"/>
+    <w:rsid w:val="006639E0"/>
     <w:rsid w:val="006843D2"/>
     <w:rsid w:val="00685B4F"/>
     <w:rsid w:val="00694E20"/>
     <w:rsid w:val="006959B4"/>
     <w:rsid w:val="006A43F2"/>
     <w:rsid w:val="006A52E9"/>
     <w:rsid w:val="006A635C"/>
     <w:rsid w:val="006B7504"/>
     <w:rsid w:val="006C182C"/>
     <w:rsid w:val="006C2A33"/>
     <w:rsid w:val="006C4D73"/>
     <w:rsid w:val="006D5C52"/>
+    <w:rsid w:val="006E3FED"/>
     <w:rsid w:val="006F129B"/>
     <w:rsid w:val="00706E98"/>
     <w:rsid w:val="00710571"/>
     <w:rsid w:val="00710B81"/>
     <w:rsid w:val="00715CE4"/>
     <w:rsid w:val="00716361"/>
     <w:rsid w:val="00721E08"/>
     <w:rsid w:val="00724823"/>
     <w:rsid w:val="00731239"/>
     <w:rsid w:val="00733F4C"/>
     <w:rsid w:val="007556FE"/>
     <w:rsid w:val="0075652E"/>
     <w:rsid w:val="007626F4"/>
     <w:rsid w:val="0077710D"/>
     <w:rsid w:val="007924E8"/>
     <w:rsid w:val="007A2085"/>
     <w:rsid w:val="007A3546"/>
     <w:rsid w:val="007C3DA6"/>
     <w:rsid w:val="007D06D7"/>
     <w:rsid w:val="007D4B73"/>
     <w:rsid w:val="007D4C0B"/>
     <w:rsid w:val="007E6913"/>
     <w:rsid w:val="007F0B0E"/>
     <w:rsid w:val="007F122C"/>
+    <w:rsid w:val="007F23ED"/>
     <w:rsid w:val="007F3264"/>
     <w:rsid w:val="0080183D"/>
     <w:rsid w:val="00803258"/>
     <w:rsid w:val="008122ED"/>
     <w:rsid w:val="00825E95"/>
     <w:rsid w:val="008407DF"/>
     <w:rsid w:val="00840AD5"/>
     <w:rsid w:val="00841EDF"/>
     <w:rsid w:val="00853CCC"/>
     <w:rsid w:val="00867BA5"/>
     <w:rsid w:val="00883FA8"/>
     <w:rsid w:val="00884B0C"/>
     <w:rsid w:val="00891E01"/>
     <w:rsid w:val="008A6360"/>
     <w:rsid w:val="008B167A"/>
     <w:rsid w:val="008E35F8"/>
     <w:rsid w:val="00902F2A"/>
     <w:rsid w:val="0090651E"/>
     <w:rsid w:val="009227D7"/>
     <w:rsid w:val="00927989"/>
     <w:rsid w:val="00933E90"/>
     <w:rsid w:val="0094043D"/>
     <w:rsid w:val="00964AB2"/>
     <w:rsid w:val="009A196A"/>
     <w:rsid w:val="009B401F"/>
     <w:rsid w:val="009C033D"/>
     <w:rsid w:val="009C3E4B"/>
     <w:rsid w:val="009D51C9"/>
     <w:rsid w:val="009F7BEC"/>
     <w:rsid w:val="00A0161B"/>
     <w:rsid w:val="00A03BC4"/>
     <w:rsid w:val="00A051D0"/>
     <w:rsid w:val="00A05A3F"/>
     <w:rsid w:val="00A07EF9"/>
     <w:rsid w:val="00A21E64"/>
     <w:rsid w:val="00A25FEB"/>
     <w:rsid w:val="00A34905"/>
     <w:rsid w:val="00A40DF9"/>
     <w:rsid w:val="00A4359A"/>
     <w:rsid w:val="00A57A54"/>
     <w:rsid w:val="00A60B0A"/>
     <w:rsid w:val="00A642D9"/>
     <w:rsid w:val="00A6741E"/>
     <w:rsid w:val="00A82CF7"/>
+    <w:rsid w:val="00A90340"/>
     <w:rsid w:val="00AA0461"/>
     <w:rsid w:val="00AA0ECB"/>
     <w:rsid w:val="00AA39E3"/>
     <w:rsid w:val="00AA450C"/>
     <w:rsid w:val="00AC183C"/>
     <w:rsid w:val="00AC6034"/>
     <w:rsid w:val="00AD5696"/>
     <w:rsid w:val="00AD78A6"/>
     <w:rsid w:val="00AD79C4"/>
     <w:rsid w:val="00AE106E"/>
     <w:rsid w:val="00AE1464"/>
     <w:rsid w:val="00B1122E"/>
     <w:rsid w:val="00B161F3"/>
     <w:rsid w:val="00B32F80"/>
     <w:rsid w:val="00B34133"/>
     <w:rsid w:val="00B630E6"/>
     <w:rsid w:val="00B63DA4"/>
     <w:rsid w:val="00B648B3"/>
+    <w:rsid w:val="00B70917"/>
     <w:rsid w:val="00B8768B"/>
     <w:rsid w:val="00BA43EF"/>
+    <w:rsid w:val="00BC415F"/>
     <w:rsid w:val="00BC4ECA"/>
     <w:rsid w:val="00BC70D7"/>
     <w:rsid w:val="00BE44D0"/>
     <w:rsid w:val="00BE5CC1"/>
     <w:rsid w:val="00C110D5"/>
     <w:rsid w:val="00C1273A"/>
     <w:rsid w:val="00C258B7"/>
     <w:rsid w:val="00C3221A"/>
     <w:rsid w:val="00C40897"/>
     <w:rsid w:val="00C46DE6"/>
     <w:rsid w:val="00C61B7B"/>
     <w:rsid w:val="00C808C8"/>
     <w:rsid w:val="00C816B1"/>
     <w:rsid w:val="00C83539"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C9396C"/>
     <w:rsid w:val="00C93F43"/>
     <w:rsid w:val="00C94D30"/>
     <w:rsid w:val="00CD222D"/>
     <w:rsid w:val="00CD363A"/>
     <w:rsid w:val="00CE0BB2"/>
     <w:rsid w:val="00CF01CA"/>
     <w:rsid w:val="00CF3031"/>
     <w:rsid w:val="00CF4BF7"/>
     <w:rsid w:val="00D05F9E"/>
@@ -3385,83 +4324,85 @@
     <w:rsid w:val="00D8377E"/>
     <w:rsid w:val="00D91742"/>
     <w:rsid w:val="00D94FD1"/>
     <w:rsid w:val="00DA3C8A"/>
     <w:rsid w:val="00DB4D90"/>
     <w:rsid w:val="00DB68BE"/>
     <w:rsid w:val="00DE4C9D"/>
     <w:rsid w:val="00DF00DC"/>
     <w:rsid w:val="00DF0F58"/>
     <w:rsid w:val="00DF64AD"/>
     <w:rsid w:val="00E06410"/>
     <w:rsid w:val="00E11DFA"/>
     <w:rsid w:val="00E144B4"/>
     <w:rsid w:val="00E25545"/>
     <w:rsid w:val="00E32EB5"/>
     <w:rsid w:val="00E34BC6"/>
     <w:rsid w:val="00E361F2"/>
     <w:rsid w:val="00E40C96"/>
     <w:rsid w:val="00E412B5"/>
     <w:rsid w:val="00E419FF"/>
     <w:rsid w:val="00E9273F"/>
     <w:rsid w:val="00E93824"/>
     <w:rsid w:val="00EB168F"/>
     <w:rsid w:val="00EC382B"/>
     <w:rsid w:val="00EC65DD"/>
+    <w:rsid w:val="00ED3F18"/>
     <w:rsid w:val="00ED7753"/>
     <w:rsid w:val="00EE2867"/>
     <w:rsid w:val="00EE3287"/>
     <w:rsid w:val="00EF27E7"/>
     <w:rsid w:val="00EF7C13"/>
     <w:rsid w:val="00F06CBD"/>
     <w:rsid w:val="00F2329C"/>
     <w:rsid w:val="00F2782E"/>
     <w:rsid w:val="00F30D93"/>
     <w:rsid w:val="00F44882"/>
     <w:rsid w:val="00F54635"/>
     <w:rsid w:val="00F63141"/>
     <w:rsid w:val="00F776A7"/>
     <w:rsid w:val="00F97DD4"/>
     <w:rsid w:val="00FC761A"/>
+    <w:rsid w:val="00FF2E9F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="79873"/>
+    <o:shapedefaults v:ext="edit" spidmax="96257"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2AC5AE47"/>
   <w15:docId w15:val="{F54DB196-510C-40CB-B7B2-9F5B921292D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -3915,50 +4856,51 @@
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001C4EA8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003E6C21"/>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
     <w:rsid w:val="007F3264"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:rsid w:val="007F3264"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="slostrnky">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="007F3264"/>
   </w:style>
@@ -4099,95 +5041,121 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Arial8vtabulceChar">
     <w:name w:val="Arial 8 v tabulce Char"/>
     <w:link w:val="Arial8vtabulce"/>
     <w:locked/>
     <w:rsid w:val="00C8776E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Odrky">
     <w:name w:val="Odrážky"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:rsid w:val="001C0732"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="zhlav0">
+    <w:name w:val="záhlaví"/>
+    <w:aliases w:val="azurový název dokumentu"/>
+    <w:rsid w:val="001C0732"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="00ADD0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="87389186">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="859202817">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4436,66 +5404,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>511</Words>
-  <Characters>3017</Characters>
+  <Words>520</Words>
+  <Characters>3070</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Úřad městského obvodu Poruba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3521</CharactersWithSpaces>
+  <CharactersWithSpaces>3583</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivana Horáková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>