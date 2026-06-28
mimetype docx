--- v0 (2026-04-26)
+++ v1 (2026-06-28)
@@ -1,1208 +1,1311 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="3F87D1E5" w14:textId="23A42869" w:rsidR="00743A86" w:rsidRPr="00575176" w:rsidRDefault="00743A86" w:rsidP="008C2C44">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis1"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00575176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Žádost o souhlas vlastníka místní komunikace</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22AEF" w:rsidRPr="00575176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se zřízením vyhrazeného parkovacího místa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25177050" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00EA1102">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9778" w:type="dxa"/>
+        <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="828"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4450"/>
+        <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C4EA8" w14:paraId="2AC5AE4D" w14:textId="77777777" w:rsidTr="00AB6164">
+      <w:tr w:rsidR="00EA1102" w:rsidRPr="004155A9" w14:paraId="1F8903AC" w14:textId="77777777" w:rsidTr="00B601F2">
         <w:trPr>
-          <w:trHeight w:val="889"/>
+          <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC5AE47" w14:textId="77777777" w:rsidR="001C4EA8" w:rsidRPr="00650231" w:rsidRDefault="00B1122E" w:rsidP="00650231">
+          <w:p w14:paraId="0F3C8362" w14:textId="1D5E9AAE" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00325BD4">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:ind w:left="-105"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="003C69"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004155A9">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:noProof/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:drawing>
-[...46 lines deleted...]
-              </w:drawing>
+              <w:t xml:space="preserve"> Žadatel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="665E9262" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00EA1102">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3258"/>
+        <w:gridCol w:w="3259"/>
+        <w:gridCol w:w="3259"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA1102" w:rsidRPr="004155A9" w14:paraId="678B9D8B" w14:textId="77777777" w:rsidTr="00B601F2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55229C95" w14:textId="344203D2" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="0090479A" w:rsidP="003668C3">
+            <w:pPr>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="797032195"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00157A8E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  fyzická osoba      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4500" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3259" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC5AE48" w14:textId="77777777" w:rsidR="001C4EA8" w:rsidRPr="00650231" w:rsidRDefault="001C4EA8" w:rsidP="00650231">
+          <w:p w14:paraId="2BDDD7F2" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="0090479A" w:rsidP="00B601F2">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00650231">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="133842695"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Statutární město Ostrava</w:t>
+              <w:t xml:space="preserve">  právnická osoba      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AC5AE4A" w14:textId="77777777" w:rsidR="004E3F06" w:rsidRDefault="004E3F06">
-[...51 lines deleted...]
-          <w:p w14:paraId="2AC5AE4B" w14:textId="692974A2" w:rsidR="003173BC" w:rsidRDefault="003173BC" w:rsidP="002A41B9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4450" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3259" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC5AE4C" w14:textId="1CF47CCA" w:rsidR="00D81D94" w:rsidRDefault="00D81D94" w:rsidP="00650231">
+          <w:p w14:paraId="78B23441" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="0090479A" w:rsidP="00B601F2">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1178722106"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  fyzická osoba podnikající</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F3264" w14:paraId="2AC5AE4F" w14:textId="77777777" w:rsidTr="00AB6164">
-[...2 lines deleted...]
-        </w:trPr>
+    </w:tbl>
+    <w:p w14:paraId="7227C81E" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00EA1102">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3512F1" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00EA1102">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3209"/>
+        <w:gridCol w:w="3209"/>
+        <w:gridCol w:w="3210"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA1102" w:rsidRPr="004155A9" w14:paraId="77916CF5" w14:textId="77777777" w:rsidTr="00B601F2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC5AE4E" w14:textId="77777777" w:rsidR="007F3264" w:rsidRDefault="007F3264"/>
+          <w:p w14:paraId="3E24A50E" w14:textId="67F1BD08" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="003668C3">
+            <w:pPr>
+              <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004155A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Druh průkazu</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF71B4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Platnost do:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3209" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDCED85" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="0090479A" w:rsidP="00B601F2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1385635080"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ZTP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C90BC38" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00B601F2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004155A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1280483019"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="004155A9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="004155A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ZTP/P</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F87D1E5" w14:textId="23A42869" w:rsidR="00743A86" w:rsidRPr="00C22AEF" w:rsidRDefault="00743A86" w:rsidP="00C22AEF">
-[...2 lines deleted...]
-        <w:spacing w:before="0"/>
+    <w:p w14:paraId="210DF12F" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRDefault="00EA1102" w:rsidP="00EA1102">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEA6D6B" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00484265">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jméno a příjmení fyzické osoby/ Název právnické osoby / Název fyzické osoby podnikající:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7916EE28" w14:textId="44535DA6" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00484265">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="005321A8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5620DA8B" w14:textId="2122D798" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00484265">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum narození/ IČO: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456CDE16" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00484265">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD9C5AD" w14:textId="47339689" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00484265">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adresa trvalého pobytu/ sídla: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C816745" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00484265">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B63B1B6" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00484265">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon, e-mail: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15469C37" w14:textId="572B12D2" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00484265">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F89D0AE" w14:textId="4FA3A852" w:rsidR="00EA1102" w:rsidRDefault="00EA1102" w:rsidP="00484265">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Číslo účtu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A830BB3" w14:textId="4FE5BD33" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="005321A8" w:rsidP="00484265">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132E04A5" w14:textId="77777777" w:rsidR="00743A86" w:rsidRPr="00CF4633" w:rsidRDefault="00743A86" w:rsidP="00484265">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC70BB4" w14:textId="4BEBAFC3" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="0090479A">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> se zřízením vyhrazeného parkovacího místa</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4633">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Předmět žádosti: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4633">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udělení souhlasu statutárního města Ostravy – městského obvodu Poruba se zřízením vyhrazeného parkovacího místa pro vozidlo RZ </w:t>
+      </w:r>
+      <w:r w:rsidR="005321A8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4633">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na ul.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005321A8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4633">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>podle nákresu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588C206C" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
-      <w:pPr>
+    <w:p w14:paraId="050C21C2" w14:textId="77777777" w:rsidR="00484265" w:rsidRPr="00CF4633" w:rsidRDefault="00484265" w:rsidP="00484265">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12C4AE19" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
-[...328 lines deleted...]
-    <w:p w14:paraId="0DC70BB4" w14:textId="7572D618" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
+    <w:p w14:paraId="2818C1D2" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Předmět žádosti: </w:t>
-[...25 lines deleted...]
-        <w:t>………………… na ul.  ...................................................................., podle nákresu.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4633">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bližší odůvodnění žádosti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2818C1D2" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
+    <w:p w14:paraId="7A1169A6" w14:textId="77777777" w:rsidR="0090479A" w:rsidRDefault="0090479A" w:rsidP="00743A86">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="2BA17696" w14:textId="77777777" w:rsidR="005321A8" w:rsidRDefault="005321A8" w:rsidP="00743A86">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...71 lines deleted...]
-        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="557A61C4" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="068F2215" w14:textId="77777777" w:rsidR="0090479A" w:rsidRPr="00CF4633" w:rsidRDefault="0090479A" w:rsidP="00743A86">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="53057644" w14:textId="669EF380" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4633">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Žadatel se seznámil</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CF4633">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CF4633">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>se zněním smlouvy o příspěvku na provedení dopravního značení</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CF4633">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>a s jejím návrhem předběžně souhlasí.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1396F548" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
+    <w:p w14:paraId="0ED8CB68" w14:textId="77777777" w:rsidR="00CF4633" w:rsidRPr="00CF4633" w:rsidRDefault="00CF4633" w:rsidP="00743A86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="214C982F" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
+    <w:p w14:paraId="1396F548" w14:textId="77777777" w:rsidR="00743A86" w:rsidRPr="00CF4633" w:rsidRDefault="00743A86" w:rsidP="00743A86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214C982F" w14:textId="77777777" w:rsidR="00743A86" w:rsidRPr="00CF4633" w:rsidRDefault="00743A86" w:rsidP="00743A86">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4633">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V Ostravě-Porubě dne  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1277126D" w14:textId="03648D60" w:rsidR="00484265" w:rsidRDefault="00484265">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B70FC10" w14:textId="77777777" w:rsidR="00484265" w:rsidRDefault="00484265" w:rsidP="00484265">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4359666A" w14:textId="77777777" w:rsidR="00484265" w:rsidRDefault="00484265" w:rsidP="00484265">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AC8D1C" w14:textId="77777777" w:rsidR="00484265" w:rsidRDefault="00484265" w:rsidP="00484265">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028227F4" w14:textId="6FFEB822" w:rsidR="00743A86" w:rsidRPr="00CF4633" w:rsidRDefault="00484265" w:rsidP="00484265">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">V Ostravě-Porubě dne  </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1277126D" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
+    <w:p w14:paraId="727835AD" w14:textId="08D50A69" w:rsidR="00743A86" w:rsidRPr="00CF4633" w:rsidRDefault="00484265" w:rsidP="00743A86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>podpis</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7D0AA0C8" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="10524CF8" w14:textId="71D55AE5" w:rsidR="00743A86" w:rsidRPr="00CF4633" w:rsidRDefault="00743214" w:rsidP="00743A86">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>K žádosti se přikládá</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1BC719E9" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="29BC00F1" w14:textId="77777777" w:rsidR="00325BD4" w:rsidRDefault="00325BD4" w:rsidP="00325BD4">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00743A86" w:rsidRPr="00325BD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ákres požadovaného vyhrazeného parkovacího místa</w:t>
+      </w:r>
+      <w:r w:rsidR="00743A86" w:rsidRPr="00325BD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4039BFDC" w14:textId="2C6FD67A" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="28D072D6" w14:textId="380D5EFD" w:rsidR="00743A86" w:rsidRDefault="00325BD4" w:rsidP="00743A86">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00743A86" w:rsidRPr="00325BD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bčanský průkaz</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5983C4B2" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5FD237E8" w14:textId="2F4F6E60" w:rsidR="00743A86" w:rsidRDefault="00325BD4" w:rsidP="00743A86">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00743A86" w:rsidRPr="00325BD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>růkaz ZTP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00743A86" w:rsidRPr="00325BD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ZTP/P</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="028227F4" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="777B9642" w14:textId="67E3A08A" w:rsidR="00325BD4" w:rsidRDefault="00325BD4" w:rsidP="00743A86">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t>...........................................................</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>parkovací průkaz označující vozidlo přepravující osobu těžce zdravotně postiženou (O7)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564364A0" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1EB7BA04" w14:textId="1977F2E2" w:rsidR="00743A86" w:rsidRDefault="00325BD4" w:rsidP="00743A86">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t>podpis</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00743A86" w:rsidRPr="00325BD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>svědčení o registraci vozidla (malý technický průkaz)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727835AD" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="133BAEE3" w14:textId="116F8A49" w:rsidR="000802D8" w:rsidRPr="00325BD4" w:rsidRDefault="00325BD4" w:rsidP="00743A86">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ř</w:t>
+      </w:r>
+      <w:r w:rsidR="00743A86" w:rsidRPr="00325BD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>idičský průkaz</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="08B01FBE" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
-[...154 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="000802D8" w:rsidRPr="00325BD4" w:rsidSect="00FF71B4">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="55C5A1FA" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5297E69A" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thorndale">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AC5AE92" w14:textId="6FE1BED8" w:rsidR="00867BA5" w:rsidRDefault="00B1122E" w:rsidP="00867BA5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
         <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
@@ -1362,160 +1465,77 @@
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 00845451 </w:t>
     </w:r>
     <w:r w:rsidR="00867BA5" w:rsidRPr="00A6243B">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>DIČ</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> CZ00845451</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2AC5AE93" w14:textId="77777777" w:rsidR="00867BA5" w:rsidRDefault="00C110D5" w:rsidP="00867BA5">
+  <w:p w14:paraId="2AC5AE93" w14:textId="2729BE51" w:rsidR="00867BA5" w:rsidRDefault="005C1D4F" w:rsidP="00867BA5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="left" w:pos="3060"/>
         <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:ind w:left="-28" w:hanging="539"/>
     </w:pPr>
-    <w:r w:rsidRPr="00174097">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00867BA5" w:rsidRPr="00174097">
+    <w:r w:rsidR="00533EC6">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
-[...82 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <w:t>/2</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="007924E8" w:rsidRPr="00650231">
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>www.poruba.ostrava.cz</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
@@ -1524,81 +1544,555 @@
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00867BA5" w:rsidRPr="004039A9">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Číslo účtu</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1649335379/0800</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69FA907D" w14:textId="77777777" w:rsidR="00A45B84" w:rsidRDefault="00A45B84" w:rsidP="00A45B84">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="1440"/>
+        <w:tab w:val="left" w:pos="3060"/>
+        <w:tab w:val="left" w:pos="3828"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="251FD30B" wp14:editId="50F00BC9">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5075555</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-10160</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1040130" cy="252095"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1772739200" name="obrázek 2" descr="Obsah obrázku Písmo, text, Grafika, grafický design&#10;&#10;Obsah generovaný pomocí AI může být nesprávný."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="216819312" name="obrázek 2" descr="Obsah obrázku Písmo, text, Grafika, grafický design&#10;&#10;Obsah generovaný pomocí AI může být nesprávný."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1040130" cy="252095"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00F948E0">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Klimkovická 55</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/28, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F948E0">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">708 </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>00 Ostrava</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00A6243B">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>IČ</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 00845451 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A6243B">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>DIČ</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> CZ00845451</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="41078E4B" w14:textId="7621766E" w:rsidR="00A45B84" w:rsidRDefault="00A45B84" w:rsidP="00A45B84">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="180"/>
+        <w:tab w:val="left" w:pos="3060"/>
+        <w:tab w:val="left" w:pos="3828"/>
+      </w:tabs>
+      <w:ind w:left="-28" w:hanging="539"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>1/</w:t>
+    </w:r>
+    <w:r w:rsidR="00533EC6">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidRPr="00650231">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>www.poruba.ostrava.cz</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="004039A9">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Číslo účtu</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 1649335379/0800</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="469BACF6" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0DA71F66" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9778" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="828"/>
+      <w:gridCol w:w="4500"/>
+      <w:gridCol w:w="4450"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00FF71B4" w14:paraId="3F7C3C16" w14:textId="77777777" w:rsidTr="00B601F2">
+      <w:trPr>
+        <w:gridAfter w:val="1"/>
+        <w:wAfter w:w="4450" w:type="dxa"/>
+        <w:trHeight w:val="889"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="828" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="31506309" w14:textId="77777777" w:rsidR="00FF71B4" w:rsidRPr="00E30B02" w:rsidRDefault="00FF71B4" w:rsidP="00FF71B4">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1418"/>
+            </w:tabs>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E30B02">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32B39934" wp14:editId="2F0920C8">
+                <wp:extent cx="390525" cy="476250"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:docPr id="660087685" name="obrázek 1" descr="znak_modry"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1" descr="znak_modry"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="390525" cy="476250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="73F41281" w14:textId="77777777" w:rsidR="00FF71B4" w:rsidRPr="00E30B02" w:rsidRDefault="00FF71B4" w:rsidP="00FF71B4">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E30B02">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>Statutární město Ostrava</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7576CE94" w14:textId="77777777" w:rsidR="00FF71B4" w:rsidRPr="00E30B02" w:rsidRDefault="00FF71B4" w:rsidP="00FF71B4">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E30B02">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>úřad městského obvodu</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="69DFFD5F" w14:textId="77777777" w:rsidR="00FF71B4" w:rsidRDefault="00FF71B4" w:rsidP="00FF71B4">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E30B02">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>odbor dopravy</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="51081E38" w14:textId="77777777" w:rsidR="00FF71B4" w:rsidRDefault="00FF71B4" w:rsidP="00FF71B4"/>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00FF71B4" w14:paraId="28D29BE6" w14:textId="77777777" w:rsidTr="005321A8">
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="80"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9778" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="1C19E77E" w14:textId="77777777" w:rsidR="00FF71B4" w:rsidRDefault="00FF71B4" w:rsidP="00FF71B4"/>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="53643F92" w14:textId="77777777" w:rsidR="00FF71B4" w:rsidRDefault="00FF71B4">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036F753B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59ACB626"/>
     <w:lvl w:ilvl="0" w:tplc="3FF03354">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2696,50 +3190,163 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67601427"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B7C2F90"/>
+    <w:lvl w:ilvl="0" w:tplc="58E4890E">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F9C04C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7BAD932"/>
     <w:lvl w:ilvl="0" w:tplc="5904606C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Odrky"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
         <w:ind w:left="788" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D107F3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2867,402 +3474,429 @@
   <w:num w:numId="3" w16cid:durableId="1395540609">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1650359902">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1587228636">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1632973768">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1099791194">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1772702170">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="380636222">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1478104813">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2069496392">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="438721044">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1244803923">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="859467063">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1336109791">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1487550211">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1000887462">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="97722837">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="461772234">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="86017"/>
+    <o:shapedefaults v:ext="edit" spidmax="92161"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C4EA8"/>
     <w:rsid w:val="00010982"/>
     <w:rsid w:val="00020B41"/>
     <w:rsid w:val="00027CD9"/>
     <w:rsid w:val="000454D6"/>
     <w:rsid w:val="0006052F"/>
     <w:rsid w:val="00064A25"/>
     <w:rsid w:val="000802D8"/>
     <w:rsid w:val="0008337F"/>
     <w:rsid w:val="00085940"/>
     <w:rsid w:val="00096C0F"/>
     <w:rsid w:val="000C430D"/>
     <w:rsid w:val="000D189E"/>
     <w:rsid w:val="000D24BD"/>
     <w:rsid w:val="000D3B54"/>
     <w:rsid w:val="000E2ACA"/>
     <w:rsid w:val="000E57B9"/>
     <w:rsid w:val="000F187C"/>
     <w:rsid w:val="000F712B"/>
     <w:rsid w:val="00105F2D"/>
     <w:rsid w:val="00116043"/>
     <w:rsid w:val="001207ED"/>
     <w:rsid w:val="001263E7"/>
     <w:rsid w:val="00141F1F"/>
     <w:rsid w:val="00144EE0"/>
     <w:rsid w:val="0015328E"/>
     <w:rsid w:val="00153AAE"/>
     <w:rsid w:val="00154F7D"/>
+    <w:rsid w:val="0015646F"/>
+    <w:rsid w:val="00157A8E"/>
     <w:rsid w:val="00161066"/>
     <w:rsid w:val="001870AB"/>
     <w:rsid w:val="001A12DA"/>
     <w:rsid w:val="001B5B48"/>
     <w:rsid w:val="001B6AE3"/>
     <w:rsid w:val="001C05FC"/>
     <w:rsid w:val="001C4EA8"/>
     <w:rsid w:val="001D411A"/>
     <w:rsid w:val="001D4444"/>
     <w:rsid w:val="001D4541"/>
     <w:rsid w:val="001E3CB7"/>
     <w:rsid w:val="001E6E9B"/>
     <w:rsid w:val="001F1BC9"/>
     <w:rsid w:val="00201586"/>
     <w:rsid w:val="002255DE"/>
     <w:rsid w:val="00263AB6"/>
     <w:rsid w:val="002A41B9"/>
     <w:rsid w:val="002B161C"/>
     <w:rsid w:val="002B5F4D"/>
     <w:rsid w:val="002C267D"/>
     <w:rsid w:val="002D1210"/>
     <w:rsid w:val="002D54AA"/>
     <w:rsid w:val="002F1BB7"/>
     <w:rsid w:val="002F390B"/>
     <w:rsid w:val="00311992"/>
     <w:rsid w:val="00315533"/>
     <w:rsid w:val="00315FDD"/>
     <w:rsid w:val="003173BC"/>
     <w:rsid w:val="00323940"/>
     <w:rsid w:val="003249E2"/>
+    <w:rsid w:val="00325BD4"/>
     <w:rsid w:val="00332EA2"/>
     <w:rsid w:val="00340151"/>
     <w:rsid w:val="003547F3"/>
+    <w:rsid w:val="003668C3"/>
     <w:rsid w:val="003708AB"/>
     <w:rsid w:val="00383739"/>
     <w:rsid w:val="00385B44"/>
     <w:rsid w:val="003B1098"/>
     <w:rsid w:val="003C7177"/>
     <w:rsid w:val="003E6C21"/>
     <w:rsid w:val="003F2F3C"/>
+    <w:rsid w:val="004015BA"/>
     <w:rsid w:val="00401AC1"/>
     <w:rsid w:val="00415356"/>
     <w:rsid w:val="00415F0E"/>
     <w:rsid w:val="0041654F"/>
     <w:rsid w:val="004176B2"/>
     <w:rsid w:val="0042266F"/>
     <w:rsid w:val="004275CF"/>
     <w:rsid w:val="0043535E"/>
     <w:rsid w:val="00451975"/>
     <w:rsid w:val="0046005B"/>
+    <w:rsid w:val="00484265"/>
     <w:rsid w:val="0049009C"/>
     <w:rsid w:val="004B14FE"/>
     <w:rsid w:val="004C6BB9"/>
     <w:rsid w:val="004D1E00"/>
     <w:rsid w:val="004D294E"/>
+    <w:rsid w:val="004D74D1"/>
     <w:rsid w:val="004E3F06"/>
     <w:rsid w:val="004F26CC"/>
     <w:rsid w:val="0051155D"/>
     <w:rsid w:val="00513B54"/>
     <w:rsid w:val="00517ABA"/>
     <w:rsid w:val="00520589"/>
     <w:rsid w:val="00521569"/>
     <w:rsid w:val="0052662E"/>
+    <w:rsid w:val="005321A8"/>
     <w:rsid w:val="00533A0B"/>
+    <w:rsid w:val="00533EC6"/>
     <w:rsid w:val="00541D81"/>
     <w:rsid w:val="00547072"/>
     <w:rsid w:val="0054748E"/>
     <w:rsid w:val="00554849"/>
     <w:rsid w:val="00566278"/>
     <w:rsid w:val="005732A5"/>
+    <w:rsid w:val="00575176"/>
     <w:rsid w:val="00582DA2"/>
+    <w:rsid w:val="005869F3"/>
     <w:rsid w:val="00596C78"/>
     <w:rsid w:val="005A74A3"/>
     <w:rsid w:val="005B5283"/>
+    <w:rsid w:val="005C1D4F"/>
     <w:rsid w:val="005C222F"/>
     <w:rsid w:val="006053E2"/>
     <w:rsid w:val="00607229"/>
     <w:rsid w:val="0061720D"/>
     <w:rsid w:val="006212AD"/>
     <w:rsid w:val="00630D76"/>
     <w:rsid w:val="006346C9"/>
     <w:rsid w:val="00650231"/>
     <w:rsid w:val="0065555C"/>
     <w:rsid w:val="00660CF0"/>
     <w:rsid w:val="006843D2"/>
     <w:rsid w:val="00685B4F"/>
     <w:rsid w:val="00694E20"/>
     <w:rsid w:val="006959B4"/>
     <w:rsid w:val="006A43F2"/>
     <w:rsid w:val="006A52E9"/>
     <w:rsid w:val="006A635C"/>
     <w:rsid w:val="006B7504"/>
     <w:rsid w:val="006C2A33"/>
     <w:rsid w:val="006D5C52"/>
     <w:rsid w:val="006F129B"/>
     <w:rsid w:val="00710571"/>
     <w:rsid w:val="00710B81"/>
     <w:rsid w:val="00715CE4"/>
     <w:rsid w:val="00721E08"/>
     <w:rsid w:val="00724823"/>
     <w:rsid w:val="00731239"/>
     <w:rsid w:val="00733F4C"/>
+    <w:rsid w:val="00743214"/>
     <w:rsid w:val="00743A86"/>
     <w:rsid w:val="007556FE"/>
     <w:rsid w:val="0075652E"/>
     <w:rsid w:val="007626F4"/>
     <w:rsid w:val="0077710D"/>
     <w:rsid w:val="00791BB4"/>
     <w:rsid w:val="007924E8"/>
     <w:rsid w:val="007A2085"/>
     <w:rsid w:val="007A3546"/>
     <w:rsid w:val="007C3DA6"/>
     <w:rsid w:val="007D06D7"/>
     <w:rsid w:val="007D15EA"/>
     <w:rsid w:val="007D4B73"/>
     <w:rsid w:val="007D4C0B"/>
     <w:rsid w:val="007E6913"/>
     <w:rsid w:val="007F122C"/>
     <w:rsid w:val="007F3264"/>
     <w:rsid w:val="00803258"/>
+    <w:rsid w:val="0081151E"/>
     <w:rsid w:val="00825E95"/>
     <w:rsid w:val="008407DF"/>
     <w:rsid w:val="00841EDF"/>
     <w:rsid w:val="00853CCC"/>
     <w:rsid w:val="00867BA5"/>
     <w:rsid w:val="00884B0C"/>
     <w:rsid w:val="00891E01"/>
+    <w:rsid w:val="008C2C44"/>
     <w:rsid w:val="008E35F8"/>
     <w:rsid w:val="00902F2A"/>
+    <w:rsid w:val="0090479A"/>
     <w:rsid w:val="0090651E"/>
     <w:rsid w:val="009227D7"/>
     <w:rsid w:val="00933E90"/>
     <w:rsid w:val="009A196A"/>
     <w:rsid w:val="009B401F"/>
     <w:rsid w:val="009C033D"/>
     <w:rsid w:val="009C3E4B"/>
     <w:rsid w:val="009D51C9"/>
     <w:rsid w:val="009F7BEC"/>
     <w:rsid w:val="00A0161B"/>
     <w:rsid w:val="00A03BC4"/>
     <w:rsid w:val="00A051D0"/>
     <w:rsid w:val="00A07EF9"/>
     <w:rsid w:val="00A21E64"/>
     <w:rsid w:val="00A25FEB"/>
     <w:rsid w:val="00A34905"/>
     <w:rsid w:val="00A40DF9"/>
     <w:rsid w:val="00A4359A"/>
+    <w:rsid w:val="00A45B84"/>
     <w:rsid w:val="00A57A54"/>
     <w:rsid w:val="00A642D9"/>
     <w:rsid w:val="00A6741E"/>
     <w:rsid w:val="00A82CF7"/>
     <w:rsid w:val="00AA0461"/>
     <w:rsid w:val="00AA0ECB"/>
     <w:rsid w:val="00AA39E3"/>
     <w:rsid w:val="00AB5984"/>
     <w:rsid w:val="00AB6164"/>
     <w:rsid w:val="00AC183C"/>
     <w:rsid w:val="00AC6034"/>
     <w:rsid w:val="00AD5696"/>
     <w:rsid w:val="00AD78A6"/>
     <w:rsid w:val="00AD79C4"/>
     <w:rsid w:val="00AE106E"/>
     <w:rsid w:val="00AE1464"/>
     <w:rsid w:val="00B1122E"/>
     <w:rsid w:val="00B161F3"/>
     <w:rsid w:val="00B32F80"/>
     <w:rsid w:val="00B34133"/>
     <w:rsid w:val="00B630E6"/>
     <w:rsid w:val="00B63DA4"/>
     <w:rsid w:val="00B648B3"/>
     <w:rsid w:val="00B8768B"/>
     <w:rsid w:val="00BA43EF"/>
     <w:rsid w:val="00BC4ECA"/>
     <w:rsid w:val="00BC70D7"/>
     <w:rsid w:val="00BE44D0"/>
     <w:rsid w:val="00BE5CC1"/>
     <w:rsid w:val="00C110D5"/>
     <w:rsid w:val="00C1273A"/>
     <w:rsid w:val="00C22AEF"/>
     <w:rsid w:val="00C258B7"/>
     <w:rsid w:val="00C3221A"/>
     <w:rsid w:val="00C40897"/>
     <w:rsid w:val="00C46DE6"/>
     <w:rsid w:val="00C61B7B"/>
     <w:rsid w:val="00C808C8"/>
     <w:rsid w:val="00C816B1"/>
     <w:rsid w:val="00C83539"/>
     <w:rsid w:val="00C8776E"/>
+    <w:rsid w:val="00C87DB7"/>
     <w:rsid w:val="00C9396C"/>
     <w:rsid w:val="00C93F43"/>
     <w:rsid w:val="00C94D30"/>
     <w:rsid w:val="00CD222D"/>
     <w:rsid w:val="00CD363A"/>
     <w:rsid w:val="00CE0BB2"/>
     <w:rsid w:val="00CF01CA"/>
     <w:rsid w:val="00CF3031"/>
+    <w:rsid w:val="00CF4633"/>
     <w:rsid w:val="00CF4BF7"/>
     <w:rsid w:val="00D05F9E"/>
     <w:rsid w:val="00D15841"/>
     <w:rsid w:val="00D20467"/>
     <w:rsid w:val="00D20ED4"/>
     <w:rsid w:val="00D40C8B"/>
     <w:rsid w:val="00D415E5"/>
     <w:rsid w:val="00D42342"/>
     <w:rsid w:val="00D44485"/>
     <w:rsid w:val="00D47F34"/>
     <w:rsid w:val="00D57343"/>
     <w:rsid w:val="00D63FEF"/>
     <w:rsid w:val="00D741FB"/>
     <w:rsid w:val="00D767A5"/>
     <w:rsid w:val="00D81D94"/>
     <w:rsid w:val="00D8303F"/>
     <w:rsid w:val="00D8377E"/>
     <w:rsid w:val="00D94FD1"/>
     <w:rsid w:val="00DA3C8A"/>
     <w:rsid w:val="00DB4D90"/>
     <w:rsid w:val="00DB68BE"/>
     <w:rsid w:val="00DD4024"/>
     <w:rsid w:val="00DE4C9D"/>
     <w:rsid w:val="00DF00DC"/>
     <w:rsid w:val="00DF64AD"/>
+    <w:rsid w:val="00E0497C"/>
     <w:rsid w:val="00E06410"/>
     <w:rsid w:val="00E11DFA"/>
     <w:rsid w:val="00E144B4"/>
     <w:rsid w:val="00E25545"/>
+    <w:rsid w:val="00E30B02"/>
     <w:rsid w:val="00E32EB5"/>
     <w:rsid w:val="00E34BC6"/>
     <w:rsid w:val="00E40C96"/>
     <w:rsid w:val="00E412B5"/>
     <w:rsid w:val="00E419FF"/>
+    <w:rsid w:val="00E82126"/>
     <w:rsid w:val="00E9273F"/>
     <w:rsid w:val="00E93824"/>
+    <w:rsid w:val="00EA1102"/>
     <w:rsid w:val="00EB168F"/>
     <w:rsid w:val="00EC382B"/>
     <w:rsid w:val="00EC65DD"/>
     <w:rsid w:val="00ED7753"/>
     <w:rsid w:val="00EE2867"/>
     <w:rsid w:val="00EE3287"/>
     <w:rsid w:val="00EF27E7"/>
     <w:rsid w:val="00EF7C13"/>
     <w:rsid w:val="00F06CBD"/>
     <w:rsid w:val="00F2329C"/>
     <w:rsid w:val="00F2782E"/>
     <w:rsid w:val="00F30D93"/>
     <w:rsid w:val="00F44882"/>
     <w:rsid w:val="00F54635"/>
     <w:rsid w:val="00F63141"/>
     <w:rsid w:val="00F776A7"/>
     <w:rsid w:val="00F97DD4"/>
     <w:rsid w:val="00FC761A"/>
+    <w:rsid w:val="00FF71B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="86017"/>
+    <o:shapedefaults v:ext="edit" spidmax="92161"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2AC5AE47"/>
   <w15:docId w15:val="{F54DB196-510C-40CB-B7B2-9F5B921292D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -3992,55 +4626,63 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="990980095">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4304,67 +4946,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDA3614F-872E-4343-BCC1-5A5BCF7F2352}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1142</Characters>
+  <Pages>2</Pages>
+  <Words>251</Words>
+  <Characters>1487</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Úřad městského obvodu Poruba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1333</CharactersWithSpaces>
+  <CharactersWithSpaces>1735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivana Horáková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>