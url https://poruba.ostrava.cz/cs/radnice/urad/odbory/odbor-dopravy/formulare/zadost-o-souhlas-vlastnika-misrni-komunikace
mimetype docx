--- v1 (2026-06-28)
+++ v2 (2026-07-18)
@@ -1,43 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3F87D1E5" w14:textId="23A42869" w:rsidR="00743A86" w:rsidRPr="00575176" w:rsidRDefault="00743A86" w:rsidP="008C2C44">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00575176">
@@ -73,203 +76,210 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA1102" w:rsidRPr="004155A9" w14:paraId="1F8903AC" w14:textId="77777777" w:rsidTr="00B601F2">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F3C8362" w14:textId="1D5E9AAE" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00325BD4">
+          <w:p w14:paraId="0F3C8362" w14:textId="62916063" w:rsidR="00EA1102" w:rsidRPr="00F55153" w:rsidRDefault="00EA1102" w:rsidP="00F55153">
             <w:pPr>
-              <w:ind w:left="-105"/>
+              <w:pStyle w:val="Odstavecseseznamem"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="174" w:hanging="284"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004155A9">
+            <w:r w:rsidRPr="00F55153">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Žadatel </w:t>
+              <w:t xml:space="preserve">Žadatel </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="665E9262" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00EA1102" w:rsidP="00EA1102">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3258"/>
         <w:gridCol w:w="3259"/>
         <w:gridCol w:w="3259"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA1102" w:rsidRPr="004155A9" w14:paraId="678B9D8B" w14:textId="77777777" w:rsidTr="00B601F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55229C95" w14:textId="344203D2" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="0090479A" w:rsidP="003668C3">
+          <w:p w14:paraId="55229C95" w14:textId="344203D2" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00E20A1C" w:rsidP="003668C3">
             <w:pPr>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="797032195"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00157A8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  fyzická osoba      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDDD7F2" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="0090479A" w:rsidP="00B601F2">
+          <w:p w14:paraId="2BDDD7F2" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00E20A1C" w:rsidP="00B601F2">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="133842695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:iCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  právnická osoba      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78B23441" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="0090479A" w:rsidP="00B601F2">
+          <w:p w14:paraId="78B23441" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00E20A1C" w:rsidP="00B601F2">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1178722106"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
                   <w:rPr>
@@ -347,51 +357,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004155A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Druh průkazu</w:t>
             </w:r>
             <w:r w:rsidR="00FF71B4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Platnost do:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDCED85" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="0090479A" w:rsidP="00B601F2">
+          <w:p w14:paraId="1EDCED85" w14:textId="77777777" w:rsidR="00EA1102" w:rsidRPr="004155A9" w:rsidRDefault="00E20A1C" w:rsidP="00B601F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1385635080"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
@@ -696,209 +706,234 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
       <w:r w:rsidR="00EA1102" w:rsidRPr="004155A9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132E04A5" w14:textId="77777777" w:rsidR="00743A86" w:rsidRPr="00CF4633" w:rsidRDefault="00743A86" w:rsidP="00484265">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DC70BB4" w14:textId="4BEBAFC3" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="0090479A">
+    <w:p w14:paraId="0DC70BB4" w14:textId="597BECEC" w:rsidR="00743A86" w:rsidRPr="00E20A1C" w:rsidRDefault="00E20A1C" w:rsidP="00E20A1C">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF4633">
-        <w:rPr>
+      <w:r w:rsidRPr="00E20A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Předmět žádosti: </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF4633">
+      <w:r w:rsidR="00743A86" w:rsidRPr="00E20A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Předmět žádosti:</w:t>
+      </w:r>
+      <w:r w:rsidR="00743A86" w:rsidRPr="00E20A1C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00743A86" w:rsidRPr="00E20A1C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">udělení souhlasu statutárního města Ostravy – městského obvodu Poruba se zřízením vyhrazeného parkovacího místa pro vozidlo RZ </w:t>
       </w:r>
-      <w:r w:rsidR="005321A8">
+      <w:r w:rsidR="005321A8" w:rsidRPr="00E20A1C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF4633">
+      <w:r w:rsidR="00743A86" w:rsidRPr="00E20A1C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na ul.  </w:t>
       </w:r>
-      <w:r w:rsidR="005321A8">
+      <w:r w:rsidR="005321A8" w:rsidRPr="00E20A1C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF4633">
+      <w:r w:rsidR="00743A86" w:rsidRPr="00E20A1C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>podle nákresu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050C21C2" w14:textId="77777777" w:rsidR="00484265" w:rsidRPr="00CF4633" w:rsidRDefault="00484265" w:rsidP="00484265">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2818C1D2" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
+    <w:p w14:paraId="2818C1D2" w14:textId="77777777" w:rsidR="00743A86" w:rsidRPr="009D0702" w:rsidRDefault="00743A86" w:rsidP="00743A86">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D0702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bližší odůvodnění žádosti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1169A6" w14:textId="77777777" w:rsidR="0090479A" w:rsidRDefault="0090479A" w:rsidP="00743A86">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BA17696" w14:textId="77777777" w:rsidR="005321A8" w:rsidRDefault="005321A8" w:rsidP="00743A86">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="557A61C4" w14:textId="77777777" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="068F2215" w14:textId="77777777" w:rsidR="0090479A" w:rsidRPr="00CF4633" w:rsidRDefault="0090479A" w:rsidP="00743A86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53057644" w14:textId="669EF380" w:rsidR="00743A86" w:rsidRDefault="00743A86" w:rsidP="00743A86">
+    <w:p w14:paraId="53057644" w14:textId="669EF380" w:rsidR="00743A86" w:rsidRPr="007A28B5" w:rsidRDefault="00743A86" w:rsidP="00743A86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A28B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Žadatel se seznámil</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF4633">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007A28B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF4633">
-        <w:rPr>
+      <w:r w:rsidRPr="007A28B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>se zněním smlouvy o příspěvku na provedení dopravního značení</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF4633">
-        <w:rPr>
+      <w:r w:rsidRPr="007A28B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>a s jejím návrhem předběžně souhlasí.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED8CB68" w14:textId="77777777" w:rsidR="00CF4633" w:rsidRPr="00CF4633" w:rsidRDefault="00CF4633" w:rsidP="00743A86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1396F548" w14:textId="77777777" w:rsidR="00743A86" w:rsidRPr="00CF4633" w:rsidRDefault="00743A86" w:rsidP="00743A86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="214C982F" w14:textId="77777777" w:rsidR="00743A86" w:rsidRPr="00CF4633" w:rsidRDefault="00743A86" w:rsidP="00743A86">
       <w:pPr>
@@ -957,63 +992,65 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="727835AD" w14:textId="08D50A69" w:rsidR="00743A86" w:rsidRPr="00CF4633" w:rsidRDefault="00484265" w:rsidP="00743A86">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>podpis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10524CF8" w14:textId="71D55AE5" w:rsidR="00743A86" w:rsidRPr="00CF4633" w:rsidRDefault="00743214" w:rsidP="00743A86">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="10524CF8" w14:textId="71D55AE5" w:rsidR="00743A86" w:rsidRPr="009D0702" w:rsidRDefault="00743214" w:rsidP="00743A86">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D0702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>K žádosti se přikládá</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BC00F1" w14:textId="77777777" w:rsidR="00325BD4" w:rsidRDefault="00325BD4" w:rsidP="00325BD4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
@@ -1157,58 +1194,60 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
       <w:r w:rsidR="00743A86" w:rsidRPr="00325BD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>idičský průkaz</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000802D8" w:rsidRPr="00325BD4" w:rsidSect="00FF71B4">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="000802D8" w:rsidRPr="00325BD4" w:rsidSect="009A6DD7">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="55C5A1FA" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5297E69A" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
@@ -1236,88 +1275,98 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thorndale">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EF1C2A8" w14:textId="77777777" w:rsidR="0053561E" w:rsidRDefault="0053561E">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AC5AE92" w14:textId="6FE1BED8" w:rsidR="00867BA5" w:rsidRDefault="00B1122E" w:rsidP="00867BA5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
         <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AC5AE94" wp14:editId="2AC5AE95">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5075555</wp:posOffset>
@@ -1465,77 +1514,158 @@
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 00845451 </w:t>
     </w:r>
     <w:r w:rsidR="00867BA5" w:rsidRPr="00A6243B">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>DIČ</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> CZ00845451</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2AC5AE93" w14:textId="2729BE51" w:rsidR="00867BA5" w:rsidRDefault="005C1D4F" w:rsidP="00867BA5">
+  <w:p w14:paraId="2AC5AE93" w14:textId="124240B1" w:rsidR="00867BA5" w:rsidRDefault="00F15D16" w:rsidP="00867BA5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="left" w:pos="3060"/>
         <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:ind w:left="-28" w:hanging="539"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00174097">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00533EC6">
+    <w:r w:rsidRPr="00174097">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>/2</w:t>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="007924E8" w:rsidRPr="00650231">
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>www.poruba.ostrava.cz</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
@@ -1556,51 +1686,51 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00867BA5" w:rsidRPr="004039A9">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Číslo účtu</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 1649335379/0800</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69FA907D" w14:textId="77777777" w:rsidR="00A45B84" w:rsidRDefault="00A45B84" w:rsidP="00A45B84">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
         <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="251FD30B" wp14:editId="50F00BC9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5075555</wp:posOffset>
@@ -1841,50 +1971,403 @@
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="469BACF6" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0DA71F66" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2AF93B60" w14:textId="77777777" w:rsidR="0053561E" w:rsidRDefault="0053561E">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9778" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="828"/>
+      <w:gridCol w:w="4500"/>
+      <w:gridCol w:w="4450"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009A6DD7" w14:paraId="48D376C9" w14:textId="77777777" w:rsidTr="00A36E0D">
+      <w:trPr>
+        <w:gridAfter w:val="1"/>
+        <w:wAfter w:w="4450" w:type="dxa"/>
+        <w:trHeight w:val="889"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="828" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="612DD3B9" w14:textId="77777777" w:rsidR="009A6DD7" w:rsidRPr="00E30B02" w:rsidRDefault="009A6DD7" w:rsidP="009A6DD7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1418"/>
+            </w:tabs>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E30B02">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="700188B3" wp14:editId="05E62BE0">
+                <wp:extent cx="390525" cy="476250"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:docPr id="1565882170" name="obrázek 1" descr="znak_modry"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1" descr="znak_modry"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="390525" cy="476250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="36204476" w14:textId="77777777" w:rsidR="009A6DD7" w:rsidRDefault="009A6DD7" w:rsidP="009A6DD7">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>Statutární město Ostrava</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0EEF3E0F" w14:textId="77777777" w:rsidR="009A6DD7" w:rsidRPr="007B5BF7" w:rsidRDefault="009A6DD7" w:rsidP="009A6DD7">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007B5BF7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>městský obvod Poruba</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0B2C7B1A" w14:textId="77777777" w:rsidR="009A6DD7" w:rsidRPr="00812056" w:rsidRDefault="009A6DD7" w:rsidP="009A6DD7">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>Úřad městského</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00812056">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> obvod</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>u</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="447B4A05" w14:textId="77777777" w:rsidR="009A6DD7" w:rsidRDefault="009A6DD7" w:rsidP="009A6DD7">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>odbor dopravy</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="009A6DD7" w14:paraId="30A2C8E3" w14:textId="77777777" w:rsidTr="00A36E0D">
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="80"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9778" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="7380D61B" w14:textId="77777777" w:rsidR="009A6DD7" w:rsidRDefault="009A6DD7" w:rsidP="009A6DD7">
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A2DD2C4" wp14:editId="7AFB915A">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="column">
+                      <wp:posOffset>2762051</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="paragraph">
+                      <wp:posOffset>-741556</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="3383915" cy="685800"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="1208212991" name="Textové pole 1208212991"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="3383915" cy="685800"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:solidFill>
+                                    <a:srgbClr val="FFFFFF"/>
+                                  </a:solidFill>
+                                </a14:hiddenFill>
+                              </a:ext>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="0DE0FE5B" w14:textId="77777777" w:rsidR="009A6DD7" w:rsidRPr="00FC6E85" w:rsidRDefault="009A6DD7" w:rsidP="009A6DD7">
+                                <w:pPr>
+                                  <w:pStyle w:val="zhlav0"/>
+                                  <w:ind w:right="-16"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Žádost</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="page">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="page">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shapetype w14:anchorId="6A2DD2C4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Textové pole 1208212991" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:217.5pt;margin-top:-58.4pt;width:266.45pt;height:54pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANolO64QEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOpUuNOEXXosOA&#10;7gJ0+wBZlmJhtqhRSuzs60fJaZptb8NeBImkD885pDc3Y9+xg0JvwFa8mOWcKSuhMXZX8W9fH96s&#10;OfNB2EZ0YFXFj8rzm+3rV5vBlWoOLXSNQkYg1peDq3gbgiuzzMtW9cLPwClLSQ3Yi0BP3GUNioHQ&#10;+y6b5/lVNgA2DkEq7yl6PyX5NuFrrWT4rLVXgXUVJ24hnZjOOp7ZdiPKHQrXGnmiIf6BRS+MpaZn&#10;qHsRBNuj+QuqNxLBgw4zCX0GWhupkgZSU+R/qHlqhVNJC5nj3dkm//9g5afDk/uCLIzvYKQBJhHe&#10;PYL87pmFu1bYnbpFhKFVoqHGRbQsG5wvT59Gq33pI0g9fISGhiz2ARLQqLGPrpBORug0gOPZdDUG&#10;Jim4WKwX18WKM0m5q/VqnaepZKJ8/tqhD+8V9CxeKo401IQuDo8+RDaifC6JzSw8mK5Lg+3sbwEq&#10;jJHEPhKeqIexHqk6qqihOZIOhGlPaK/p0gL+5GygHam4/7EXqDjrPljy4rpYLuNSpcdy9XZOD7zM&#10;1JcZYSVBVTxwNl3vwrSIe4dm11KnyX0Lt+SfNknaC6sTb9qDpPi0s3HRLt+p6uXP2v4CAAD//wMA&#10;UEsDBBQABgAIAAAAIQCI9eKR3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuW1LYurY0nRCIK4jBkLhljddWNE7VZGt5e8wJjrZ//f6+cju7XpxxDJ0nDclSgUCqve2o0fD+&#10;9rTIQIRoyJreE2r4xgDb6vKiNIX1E73ieRcbwSUUCqOhjXEopAx1i86EpR+Q+Hb0ozORx7GRdjQT&#10;l7te3iiVSmc64g+tGfChxfprd3Ia9s/Hz4+Vemke3XqY/KwkuVxqfX0139+BiDjHvzD84jM6VMx0&#10;8CeyQfQaVrdrdokaFkmSsgRH8nSTgzjwKstAVqX871D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAA2iU7rhAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIj14pHfAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0DE0FE5B" w14:textId="77777777" w:rsidR="009A6DD7" w:rsidRPr="00FC6E85" w:rsidRDefault="009A6DD7" w:rsidP="009A6DD7">
+                          <w:pPr>
+                            <w:pStyle w:val="zhlav0"/>
+                            <w:ind w:right="-16"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Žádost</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="1B934979" w14:textId="77777777" w:rsidR="009A6DD7" w:rsidRDefault="009A6DD7">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9778" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="828"/>
       <w:gridCol w:w="4500"/>
       <w:gridCol w:w="4450"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FF71B4" w14:paraId="3F7C3C16" w14:textId="77777777" w:rsidTr="00B601F2">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="4450" w:type="dxa"/>
         <w:trHeight w:val="889"/>
@@ -1957,135 +2440,269 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4500" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="73F41281" w14:textId="77777777" w:rsidR="00FF71B4" w:rsidRPr="00E30B02" w:rsidRDefault="00FF71B4" w:rsidP="00FF71B4">
+        <w:p w14:paraId="6AB162E0" w14:textId="61C336D8" w:rsidR="007B5BF7" w:rsidRDefault="007B5BF7" w:rsidP="007B5BF7">
           <w:pPr>
-            <w:jc w:val="both"/>
+            <w:pStyle w:val="Zhlav"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="003C69"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E30B02">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="003C69"/>
             </w:rPr>
             <w:t>Statutární město Ostrava</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7576CE94" w14:textId="77777777" w:rsidR="00FF71B4" w:rsidRPr="00E30B02" w:rsidRDefault="00FF71B4" w:rsidP="00FF71B4">
+        <w:p w14:paraId="22185002" w14:textId="72B4C6B2" w:rsidR="007B5BF7" w:rsidRPr="007B5BF7" w:rsidRDefault="007B5BF7" w:rsidP="007B5BF7">
           <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007B5BF7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>městský obvod Poruba</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="322B2D27" w14:textId="13CFCF00" w:rsidR="007B5BF7" w:rsidRPr="00812056" w:rsidRDefault="007B5BF7" w:rsidP="007B5BF7">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="003C69"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E30B02">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="003C69"/>
             </w:rPr>
-            <w:t>úřad městského obvodu</w:t>
+            <w:t>Úřad městského</w:t>
           </w:r>
-        </w:p>
-[...1 lines deleted...]
-          <w:pPr>
+          <w:r w:rsidRPr="00812056">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="003C69"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
+            <w:t xml:space="preserve"> obvod</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>u</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="51081E38" w14:textId="2644E069" w:rsidR="00FF71B4" w:rsidRDefault="007B5BF7" w:rsidP="007B5BF7">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
           </w:pPr>
-          <w:r w:rsidRPr="00E30B02">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="003C69"/>
             </w:rPr>
             <w:t>odbor dopravy</w:t>
           </w:r>
-          <w:r>
-[...8 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="51081E38" w14:textId="77777777" w:rsidR="00FF71B4" w:rsidRDefault="00FF71B4" w:rsidP="00FF71B4"/>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00FF71B4" w14:paraId="28D29BE6" w14:textId="77777777" w:rsidTr="005321A8">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="80"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9778" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="1C19E77E" w14:textId="77777777" w:rsidR="00FF71B4" w:rsidRDefault="00FF71B4" w:rsidP="00FF71B4"/>
+        <w:p w14:paraId="1C19E77E" w14:textId="191BDD34" w:rsidR="00FF71B4" w:rsidRDefault="002241D3" w:rsidP="00FF71B4">
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6925C078" wp14:editId="0C29C1E6">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="column">
+                      <wp:posOffset>2762051</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="paragraph">
+                      <wp:posOffset>-741556</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="3383915" cy="685800"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="1" name="Textové pole 1"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="3383915" cy="685800"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:solidFill>
+                                    <a:srgbClr val="FFFFFF"/>
+                                  </a:solidFill>
+                                </a14:hiddenFill>
+                              </a:ext>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="393553C3" w14:textId="005FC0B6" w:rsidR="007B5BF7" w:rsidRPr="00FC6E85" w:rsidRDefault="00ED1C56" w:rsidP="002241D3">
+                                <w:pPr>
+                                  <w:pStyle w:val="zhlav0"/>
+                                  <w:ind w:right="-16"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Žádost</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="page">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="page">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shapetype w14:anchorId="6925C078" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Textové pole 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:217.5pt;margin-top:-58.4pt;width:266.45pt;height:54pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9FYDX5AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOpUuNOEXXosOA&#10;7gJ0+wBZlm1htqhRSuzs60fJbpptb8NeBJGUD885pHc3Y9+xo0KnwRQ8W6ScKSOh0qYp+LevD2+2&#10;nDkvTCU6MKrgJ+X4zf71q91gc7WEFrpKISMQ4/LBFrz13uZJ4mSreuEWYJWhYg3YC08hNkmFYiD0&#10;vkuWaXqVDICVRZDKOcreT0W+j/h1raT/XNdOedYVnLj5eGI8y3Am+53IGxS21XKmIf6BRS+0oaZn&#10;qHvhBTug/guq1xLBQe0XEvoE6lpLFTWQmiz9Q81TK6yKWsgcZ882uf8HKz8dn+wXZH58ByMNMIpw&#10;9hHkd8cM3LXCNOoWEYZWiYoaZ8GyZLAunz8NVrvcBZBy+AgVDVkcPESgscY+uEI6GaHTAE5n09Xo&#10;maTkarVdXWcbziTVrrabbRqnkoj8+WuLzr9X0LNwKTjSUCO6OD46H9iI/PlJaGbgQXddHGxnfkvQ&#10;w5CJ7APhibofy5HpapYWxJRQnUgOwrQutN50aQF/cjbQqhTc/TgIVJx1HwxZcp2t12G3YrDevF1S&#10;gJeV8rIijCSognvOpuudn/bxYFE3LXWahmDglmysdVT4wmqmT+sQhc+rG/btMo6vXn6w/S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCI9eKR3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuW1LYurY0nRCIK4jBkLhljddWNE7VZGt5e8wJjrZ//f6+cju7XpxxDJ0nDclSgUCqve2o&#10;0fD+9rTIQIRoyJreE2r4xgDb6vKiNIX1E73ieRcbwSUUCqOhjXEopAx1i86EpR+Q+Hb0ozORx7GR&#10;djQTl7te3iiVSmc64g+tGfChxfprd3Ia9s/Hz4+Vemke3XqY/KwkuVxqfX0139+BiDjHvzD84jM6&#10;VMx08CeyQfQaVrdrdokaFkmSsgRH8nSTgzjwKstAVqX871D9AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAP0VgNfkAQAAqAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAIj14pHfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" filled="f" stroked="f">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="393553C3" w14:textId="005FC0B6" w:rsidR="007B5BF7" w:rsidRPr="00FC6E85" w:rsidRDefault="00ED1C56" w:rsidP="002241D3">
+                          <w:pPr>
+                            <w:pStyle w:val="zhlav0"/>
+                            <w:ind w:right="-16"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Žádost</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="53643F92" w14:textId="77777777" w:rsidR="00FF71B4" w:rsidRDefault="00FF71B4">
+  <w:p w14:paraId="53643F92" w14:textId="61E4FBA6" w:rsidR="00FF71B4" w:rsidRDefault="00FF71B4">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036F753B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59ACB626"/>
     <w:lvl w:ilvl="0" w:tplc="3FF03354">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2322,50 +2939,230 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="064B2480"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0405000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1131456D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18280A48"/>
+    <w:lvl w:ilvl="0" w:tplc="29480C02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="615" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="975" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1695" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2415" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3135" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3855" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4575" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5295" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6015" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16BD00D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E9E1870"/>
+    <w:lvl w:ilvl="0" w:tplc="5F4C6F30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27A056CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28B045EC"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -2410,51 +3207,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28F61143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01B61CB0"/>
     <w:lvl w:ilvl="0" w:tplc="FBFC8284">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -2499,51 +3296,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32E5364C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78B65C48"/>
     <w:lvl w:ilvl="0" w:tplc="3FF03354">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2612,51 +3409,230 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37810449"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="802ED7EE"/>
+    <w:lvl w:ilvl="0" w:tplc="6CDA7B80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="380441E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC527B04"/>
+    <w:lvl w:ilvl="0" w:tplc="04050013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D0039D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="673A8318"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2725,51 +3701,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D2D7002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBECF8A4"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2838,51 +3814,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F61740C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A444534A"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2951,51 +3927,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50BB4BC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="751AE192"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -3040,51 +4016,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AAD5EBE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F9A01A04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3189,51 +4165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67601427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B7C2F90"/>
     <w:lvl w:ilvl="0" w:tplc="58E4890E">
       <w:start w:val="16"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3302,51 +4278,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F9C04C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7BAD932"/>
     <w:lvl w:ilvl="0" w:tplc="5904606C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Odrky"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
         <w:ind w:left="788" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D107F3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3444,354 +4420,376 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1182474391">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1080442759">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1395540609">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1650359902">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1587228636">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1632973768">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1099791194">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1772702170">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="380636222">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1478104813">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2069496392">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="438721044">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1244803923">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="859467063">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1336109791">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1487550211">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1000887462">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="97722837">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="461772234">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="140775378">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1589382822">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="253326054">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="756903517">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="164"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="92161"/>
+    <o:shapedefaults v:ext="edit" spidmax="104449"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C4EA8"/>
     <w:rsid w:val="00010982"/>
     <w:rsid w:val="00020B41"/>
     <w:rsid w:val="00027CD9"/>
     <w:rsid w:val="000454D6"/>
     <w:rsid w:val="0006052F"/>
     <w:rsid w:val="00064A25"/>
     <w:rsid w:val="000802D8"/>
     <w:rsid w:val="0008337F"/>
     <w:rsid w:val="00085940"/>
     <w:rsid w:val="00096C0F"/>
     <w:rsid w:val="000C430D"/>
     <w:rsid w:val="000D189E"/>
     <w:rsid w:val="000D24BD"/>
     <w:rsid w:val="000D3B54"/>
     <w:rsid w:val="000E2ACA"/>
     <w:rsid w:val="000E57B9"/>
     <w:rsid w:val="000F187C"/>
     <w:rsid w:val="000F712B"/>
     <w:rsid w:val="00105F2D"/>
     <w:rsid w:val="00116043"/>
     <w:rsid w:val="001207ED"/>
     <w:rsid w:val="001263E7"/>
     <w:rsid w:val="00141F1F"/>
     <w:rsid w:val="00144EE0"/>
     <w:rsid w:val="0015328E"/>
     <w:rsid w:val="00153AAE"/>
     <w:rsid w:val="00154F7D"/>
     <w:rsid w:val="0015646F"/>
     <w:rsid w:val="00157A8E"/>
     <w:rsid w:val="00161066"/>
+    <w:rsid w:val="00161C5B"/>
     <w:rsid w:val="001870AB"/>
     <w:rsid w:val="001A12DA"/>
     <w:rsid w:val="001B5B48"/>
     <w:rsid w:val="001B6AE3"/>
     <w:rsid w:val="001C05FC"/>
     <w:rsid w:val="001C4EA8"/>
     <w:rsid w:val="001D411A"/>
     <w:rsid w:val="001D4444"/>
     <w:rsid w:val="001D4541"/>
     <w:rsid w:val="001E3CB7"/>
     <w:rsid w:val="001E6E9B"/>
     <w:rsid w:val="001F1BC9"/>
     <w:rsid w:val="00201586"/>
+    <w:rsid w:val="002241D3"/>
     <w:rsid w:val="002255DE"/>
     <w:rsid w:val="00263AB6"/>
     <w:rsid w:val="002A41B9"/>
     <w:rsid w:val="002B161C"/>
     <w:rsid w:val="002B5F4D"/>
     <w:rsid w:val="002C267D"/>
     <w:rsid w:val="002D1210"/>
     <w:rsid w:val="002D54AA"/>
     <w:rsid w:val="002F1BB7"/>
     <w:rsid w:val="002F390B"/>
     <w:rsid w:val="00311992"/>
     <w:rsid w:val="00315533"/>
     <w:rsid w:val="00315FDD"/>
     <w:rsid w:val="003173BC"/>
     <w:rsid w:val="00323940"/>
     <w:rsid w:val="003249E2"/>
     <w:rsid w:val="00325BD4"/>
     <w:rsid w:val="00332EA2"/>
     <w:rsid w:val="00340151"/>
     <w:rsid w:val="003547F3"/>
     <w:rsid w:val="003668C3"/>
     <w:rsid w:val="003708AB"/>
     <w:rsid w:val="00383739"/>
     <w:rsid w:val="00385B44"/>
     <w:rsid w:val="003B1098"/>
     <w:rsid w:val="003C7177"/>
     <w:rsid w:val="003E6C21"/>
     <w:rsid w:val="003F2F3C"/>
     <w:rsid w:val="004015BA"/>
     <w:rsid w:val="00401AC1"/>
     <w:rsid w:val="00415356"/>
     <w:rsid w:val="00415F0E"/>
     <w:rsid w:val="0041654F"/>
     <w:rsid w:val="004176B2"/>
     <w:rsid w:val="0042266F"/>
+    <w:rsid w:val="00423492"/>
     <w:rsid w:val="004275CF"/>
     <w:rsid w:val="0043535E"/>
     <w:rsid w:val="00451975"/>
     <w:rsid w:val="0046005B"/>
     <w:rsid w:val="00484265"/>
     <w:rsid w:val="0049009C"/>
     <w:rsid w:val="004B14FE"/>
     <w:rsid w:val="004C6BB9"/>
     <w:rsid w:val="004D1E00"/>
     <w:rsid w:val="004D294E"/>
     <w:rsid w:val="004D74D1"/>
     <w:rsid w:val="004E3F06"/>
     <w:rsid w:val="004F26CC"/>
     <w:rsid w:val="0051155D"/>
     <w:rsid w:val="00513B54"/>
     <w:rsid w:val="00517ABA"/>
     <w:rsid w:val="00520589"/>
     <w:rsid w:val="00521569"/>
     <w:rsid w:val="0052662E"/>
     <w:rsid w:val="005321A8"/>
     <w:rsid w:val="00533A0B"/>
     <w:rsid w:val="00533EC6"/>
+    <w:rsid w:val="0053561E"/>
     <w:rsid w:val="00541D81"/>
     <w:rsid w:val="00547072"/>
     <w:rsid w:val="0054748E"/>
     <w:rsid w:val="00554849"/>
     <w:rsid w:val="00566278"/>
     <w:rsid w:val="005732A5"/>
     <w:rsid w:val="00575176"/>
     <w:rsid w:val="00582DA2"/>
     <w:rsid w:val="005869F3"/>
     <w:rsid w:val="00596C78"/>
     <w:rsid w:val="005A74A3"/>
     <w:rsid w:val="005B5283"/>
     <w:rsid w:val="005C1D4F"/>
     <w:rsid w:val="005C222F"/>
     <w:rsid w:val="006053E2"/>
     <w:rsid w:val="00607229"/>
     <w:rsid w:val="0061720D"/>
     <w:rsid w:val="006212AD"/>
     <w:rsid w:val="00630D76"/>
     <w:rsid w:val="006346C9"/>
     <w:rsid w:val="00650231"/>
     <w:rsid w:val="0065555C"/>
     <w:rsid w:val="00660CF0"/>
     <w:rsid w:val="006843D2"/>
     <w:rsid w:val="00685B4F"/>
     <w:rsid w:val="00694E20"/>
     <w:rsid w:val="006959B4"/>
     <w:rsid w:val="006A43F2"/>
     <w:rsid w:val="006A52E9"/>
     <w:rsid w:val="006A635C"/>
     <w:rsid w:val="006B7504"/>
     <w:rsid w:val="006C2A33"/>
     <w:rsid w:val="006D5C52"/>
     <w:rsid w:val="006F129B"/>
     <w:rsid w:val="00710571"/>
     <w:rsid w:val="00710B81"/>
     <w:rsid w:val="00715CE4"/>
     <w:rsid w:val="00721E08"/>
     <w:rsid w:val="00724823"/>
     <w:rsid w:val="00731239"/>
     <w:rsid w:val="00733F4C"/>
     <w:rsid w:val="00743214"/>
     <w:rsid w:val="00743A86"/>
     <w:rsid w:val="007556FE"/>
     <w:rsid w:val="0075652E"/>
     <w:rsid w:val="007626F4"/>
     <w:rsid w:val="0077710D"/>
     <w:rsid w:val="00791BB4"/>
     <w:rsid w:val="007924E8"/>
     <w:rsid w:val="007A2085"/>
+    <w:rsid w:val="007A28B5"/>
     <w:rsid w:val="007A3546"/>
+    <w:rsid w:val="007B5BF7"/>
     <w:rsid w:val="007C3DA6"/>
     <w:rsid w:val="007D06D7"/>
     <w:rsid w:val="007D15EA"/>
     <w:rsid w:val="007D4B73"/>
     <w:rsid w:val="007D4C0B"/>
     <w:rsid w:val="007E6913"/>
     <w:rsid w:val="007F122C"/>
     <w:rsid w:val="007F3264"/>
     <w:rsid w:val="00803258"/>
     <w:rsid w:val="0081151E"/>
     <w:rsid w:val="00825E95"/>
     <w:rsid w:val="008407DF"/>
     <w:rsid w:val="00841EDF"/>
     <w:rsid w:val="00853CCC"/>
     <w:rsid w:val="00867BA5"/>
     <w:rsid w:val="00884B0C"/>
     <w:rsid w:val="00891E01"/>
+    <w:rsid w:val="008A0B0A"/>
     <w:rsid w:val="008C2C44"/>
     <w:rsid w:val="008E35F8"/>
     <w:rsid w:val="00902F2A"/>
     <w:rsid w:val="0090479A"/>
     <w:rsid w:val="0090651E"/>
     <w:rsid w:val="009227D7"/>
     <w:rsid w:val="00933E90"/>
     <w:rsid w:val="009A196A"/>
+    <w:rsid w:val="009A6DD7"/>
     <w:rsid w:val="009B401F"/>
     <w:rsid w:val="009C033D"/>
     <w:rsid w:val="009C3E4B"/>
+    <w:rsid w:val="009D0702"/>
     <w:rsid w:val="009D51C9"/>
     <w:rsid w:val="009F7BEC"/>
     <w:rsid w:val="00A0161B"/>
     <w:rsid w:val="00A03BC4"/>
     <w:rsid w:val="00A051D0"/>
     <w:rsid w:val="00A07EF9"/>
     <w:rsid w:val="00A21E64"/>
     <w:rsid w:val="00A25FEB"/>
     <w:rsid w:val="00A34905"/>
     <w:rsid w:val="00A40DF9"/>
     <w:rsid w:val="00A4359A"/>
     <w:rsid w:val="00A45B84"/>
     <w:rsid w:val="00A57A54"/>
     <w:rsid w:val="00A642D9"/>
     <w:rsid w:val="00A6741E"/>
     <w:rsid w:val="00A82CF7"/>
     <w:rsid w:val="00AA0461"/>
     <w:rsid w:val="00AA0ECB"/>
     <w:rsid w:val="00AA39E3"/>
     <w:rsid w:val="00AB5984"/>
     <w:rsid w:val="00AB6164"/>
     <w:rsid w:val="00AC183C"/>
     <w:rsid w:val="00AC6034"/>
     <w:rsid w:val="00AD5696"/>
     <w:rsid w:val="00AD78A6"/>
     <w:rsid w:val="00AD79C4"/>
     <w:rsid w:val="00AE106E"/>
     <w:rsid w:val="00AE1464"/>
     <w:rsid w:val="00B1122E"/>
     <w:rsid w:val="00B161F3"/>
     <w:rsid w:val="00B32F80"/>
     <w:rsid w:val="00B34133"/>
     <w:rsid w:val="00B630E6"/>
     <w:rsid w:val="00B63DA4"/>
     <w:rsid w:val="00B648B3"/>
+    <w:rsid w:val="00B83091"/>
     <w:rsid w:val="00B8768B"/>
     <w:rsid w:val="00BA43EF"/>
     <w:rsid w:val="00BC4ECA"/>
     <w:rsid w:val="00BC70D7"/>
     <w:rsid w:val="00BE44D0"/>
     <w:rsid w:val="00BE5CC1"/>
     <w:rsid w:val="00C110D5"/>
     <w:rsid w:val="00C1273A"/>
     <w:rsid w:val="00C22AEF"/>
     <w:rsid w:val="00C258B7"/>
     <w:rsid w:val="00C3221A"/>
     <w:rsid w:val="00C40897"/>
     <w:rsid w:val="00C46DE6"/>
     <w:rsid w:val="00C61B7B"/>
     <w:rsid w:val="00C808C8"/>
     <w:rsid w:val="00C816B1"/>
     <w:rsid w:val="00C83539"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C87DB7"/>
     <w:rsid w:val="00C9396C"/>
     <w:rsid w:val="00C93F43"/>
     <w:rsid w:val="00C94D30"/>
     <w:rsid w:val="00CD222D"/>
     <w:rsid w:val="00CD363A"/>
     <w:rsid w:val="00CE0BB2"/>
@@ -3805,98 +4803,104 @@
     <w:rsid w:val="00D20ED4"/>
     <w:rsid w:val="00D40C8B"/>
     <w:rsid w:val="00D415E5"/>
     <w:rsid w:val="00D42342"/>
     <w:rsid w:val="00D44485"/>
     <w:rsid w:val="00D47F34"/>
     <w:rsid w:val="00D57343"/>
     <w:rsid w:val="00D63FEF"/>
     <w:rsid w:val="00D741FB"/>
     <w:rsid w:val="00D767A5"/>
     <w:rsid w:val="00D81D94"/>
     <w:rsid w:val="00D8303F"/>
     <w:rsid w:val="00D8377E"/>
     <w:rsid w:val="00D94FD1"/>
     <w:rsid w:val="00DA3C8A"/>
     <w:rsid w:val="00DB4D90"/>
     <w:rsid w:val="00DB68BE"/>
     <w:rsid w:val="00DD4024"/>
     <w:rsid w:val="00DE4C9D"/>
     <w:rsid w:val="00DF00DC"/>
     <w:rsid w:val="00DF64AD"/>
     <w:rsid w:val="00E0497C"/>
     <w:rsid w:val="00E06410"/>
     <w:rsid w:val="00E11DFA"/>
     <w:rsid w:val="00E144B4"/>
+    <w:rsid w:val="00E20A1C"/>
     <w:rsid w:val="00E25545"/>
     <w:rsid w:val="00E30B02"/>
     <w:rsid w:val="00E32EB5"/>
     <w:rsid w:val="00E34BC6"/>
     <w:rsid w:val="00E40C96"/>
     <w:rsid w:val="00E412B5"/>
     <w:rsid w:val="00E419FF"/>
     <w:rsid w:val="00E82126"/>
     <w:rsid w:val="00E9273F"/>
     <w:rsid w:val="00E93824"/>
     <w:rsid w:val="00EA1102"/>
     <w:rsid w:val="00EB168F"/>
     <w:rsid w:val="00EC382B"/>
     <w:rsid w:val="00EC65DD"/>
+    <w:rsid w:val="00ED1C56"/>
     <w:rsid w:val="00ED7753"/>
     <w:rsid w:val="00EE2867"/>
     <w:rsid w:val="00EE3287"/>
     <w:rsid w:val="00EF27E7"/>
     <w:rsid w:val="00EF7C13"/>
     <w:rsid w:val="00F06CBD"/>
+    <w:rsid w:val="00F15D16"/>
     <w:rsid w:val="00F2329C"/>
     <w:rsid w:val="00F2782E"/>
     <w:rsid w:val="00F30D93"/>
+    <w:rsid w:val="00F33E17"/>
     <w:rsid w:val="00F44882"/>
     <w:rsid w:val="00F54635"/>
+    <w:rsid w:val="00F55153"/>
     <w:rsid w:val="00F63141"/>
     <w:rsid w:val="00F776A7"/>
     <w:rsid w:val="00F97DD4"/>
     <w:rsid w:val="00FC761A"/>
+    <w:rsid w:val="00FF2E9F"/>
     <w:rsid w:val="00FF71B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="92161"/>
+    <o:shapedefaults v:ext="edit" spidmax="104449"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2AC5AE47"/>
   <w15:docId w15:val="{F54DB196-510C-40CB-B7B2-9F5B921292D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -4350,50 +5354,51 @@
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001C4EA8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003E6C21"/>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
     <w:rsid w:val="007F3264"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:rsid w:val="007F3264"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="slostrnky">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="007F3264"/>
   </w:style>
@@ -4547,50 +5552,76 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Odrky">
     <w:name w:val="Odrážky"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normln2">
     <w:name w:val="Normální2"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="000802D8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Thorndale" w:hAnsi="Thorndale"/>
       <w:lang w:bidi="cs-CZ"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:rsid w:val="007B5BF7"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="zhlav0">
+    <w:name w:val="záhlaví"/>
+    <w:aliases w:val="azurový název dokumentu"/>
+    <w:rsid w:val="007B5BF7"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="00ADD0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="87389186">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="191262825">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -4626,63 +5657,67 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="990980095">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4947,66 +5982,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDA3614F-872E-4343-BCC1-5A5BCF7F2352}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>251</Words>
-  <Characters>1487</Characters>
+  <Words>252</Words>
+  <Characters>1489</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Úřad městského obvodu Poruba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1735</CharactersWithSpaces>
+  <CharactersWithSpaces>1738</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivana Horáková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>