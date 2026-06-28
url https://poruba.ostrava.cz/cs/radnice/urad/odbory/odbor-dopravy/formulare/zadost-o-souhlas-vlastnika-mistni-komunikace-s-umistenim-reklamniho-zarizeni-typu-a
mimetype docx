--- v0 (2026-04-26)
+++ v1 (2026-06-28)
@@ -1,1563 +1,1614 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="01BE2427" w14:textId="77777777" w:rsidR="00D4532E" w:rsidRDefault="00D4532E" w:rsidP="009B3138">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9778" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="828"/>
+        <w:gridCol w:w="4500"/>
+        <w:gridCol w:w="4450"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001C4EA8" w14:paraId="2AC5AE4D" w14:textId="77777777" w:rsidTr="00AB6164">
+        <w:trPr>
+          <w:trHeight w:val="889"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC5AE47" w14:textId="77777777" w:rsidR="001C4EA8" w:rsidRPr="00650231" w:rsidRDefault="00B1122E" w:rsidP="00650231">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1418"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="003C69"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="003C69"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AC5AE88" wp14:editId="2AC5AE89">
+                  <wp:extent cx="390525" cy="476250"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:docPr id="3" name="obrázek 1" descr="znak_modry"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="znak_modry"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="390525" cy="476250"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC5AE48" w14:textId="77777777" w:rsidR="001C4EA8" w:rsidRPr="00650231" w:rsidRDefault="001C4EA8" w:rsidP="00650231">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003C69"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00650231">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003C69"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Statutární město Ostrava</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AC5AE4A" w14:textId="77777777" w:rsidR="004E3F06" w:rsidRDefault="004E3F06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="003C69"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00650231">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="003C69"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>úřad městského obvodu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16EFF7F5" w14:textId="77777777" w:rsidR="006346C9" w:rsidRDefault="006346C9" w:rsidP="002A41B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="003C69"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="003C69"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">odbor </w:t>
+            </w:r>
+            <w:r w:rsidR="002A41B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="003C69"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dopravy </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AC5AE4B" w14:textId="2F13183C" w:rsidR="00B90708" w:rsidRDefault="00B90708" w:rsidP="002A41B9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="003C69"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>silniční správní úřad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC5AE4C" w14:textId="1CF47CCA" w:rsidR="00D81D94" w:rsidRDefault="00D81D94" w:rsidP="00650231">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F3264" w14:paraId="2AC5AE4F" w14:textId="77777777" w:rsidTr="00AB6164">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="184"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC5AE4E" w14:textId="77777777" w:rsidR="007F3264" w:rsidRDefault="007F3264"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1573847D" w14:textId="77777777" w:rsidR="0047298B" w:rsidRDefault="0047298B" w:rsidP="0047298B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7CBFBD" w14:textId="7280B825" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002F5C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Žádost o souhlas vlastníka místní komunikace s umístěním reklamního zařízení typu „A“</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="27398BD1" w14:textId="77777777" w:rsidR="0046736B" w:rsidRDefault="0046736B" w:rsidP="009B3138">
-[...46 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="28D46385" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41902B61" w14:textId="77777777" w:rsidR="00D4532E" w:rsidRPr="009B3138" w:rsidRDefault="00D4532E" w:rsidP="001F13C0">
-[...7 lines deleted...]
-    <w:p w14:paraId="03E983F3" w14:textId="77777777" w:rsidR="0046736B" w:rsidRDefault="0046736B" w:rsidP="0022158F">
+    <w:p w14:paraId="07B5EA8F" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4220BBEE" w14:textId="48608ED3" w:rsidR="001F13C0" w:rsidRDefault="001F13C0" w:rsidP="0022158F">
+    <w:p w14:paraId="4B1DA445" w14:textId="77777777" w:rsidR="001C2836" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Žadatel:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0022158F">
+      </w:pPr>
+      <w:r w:rsidRPr="002F5C44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t>…</w:t>
+        <w:t xml:space="preserve">Žadatel: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEAB9AF" w14:textId="77777777" w:rsidR="00F96CAE" w:rsidRDefault="00F96CAE" w:rsidP="0022158F">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-142" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3351"/>
+        <w:gridCol w:w="3449"/>
+        <w:gridCol w:w="2970"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001C2836" w14:paraId="2A50AAD3" w14:textId="77777777" w:rsidTr="00244B0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3351" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46210151" w14:textId="5BF80D17" w:rsidR="001C2836" w:rsidRPr="001C2836" w:rsidRDefault="0060085C" w:rsidP="000B36DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1473094574"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001C2836">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001C2836">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001C2836" w:rsidRPr="001C2836">
+              <w:t>Právnická osoba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3C5731" w14:textId="7CADA736" w:rsidR="001C2836" w:rsidRPr="001C2836" w:rsidRDefault="0060085C" w:rsidP="000B36DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-372394006"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001C2836">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001C2836">
+              <w:t xml:space="preserve"> Fyzická osoba podnikající</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E9D9AD" w14:textId="6B6E4CAC" w:rsidR="001C2836" w:rsidRPr="001C2836" w:rsidRDefault="0060085C" w:rsidP="000B36DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1415822070"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001C2836">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001C2836">
+              <w:t xml:space="preserve"> Fyzická osoba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="21E2FF1A" w14:textId="77777777" w:rsidR="001C2836" w:rsidRDefault="001C2836" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38015EB6" w14:textId="6087AEFA" w:rsidR="00F96CAE" w:rsidRPr="00F96CAE" w:rsidRDefault="00F96CAE" w:rsidP="0022158F">
+    <w:p w14:paraId="5BB46257" w14:textId="13449FA5" w:rsidR="001C2836" w:rsidRPr="001C2836" w:rsidRDefault="001C2836" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2836">
+        <w:t>Název právnické osoby / Jméno a příjmení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9418C1" w14:textId="77777777" w:rsidR="001C2836" w:rsidRDefault="001C2836" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F42239" w14:textId="4560447F" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5C44">
+        <w:t>…………………………………………………</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>……………………………………………………………………………………………………………………</w:t>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5C44">
+        <w:t>…………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:t>….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0325BA2D" w14:textId="77777777" w:rsidR="00514761" w:rsidRPr="00F96CAE" w:rsidRDefault="00514761" w:rsidP="0022158F">
-      <w:pPr>
+    <w:p w14:paraId="78D1E056" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26983835" w14:textId="6D75296D" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5C44">
+        <w:t>………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B1118F" w14:textId="19308964" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFB7FA6" w14:textId="057EE42F" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="708" w:hanging="708"/>
+      <w:r w:rsidRPr="002F5C44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Kontaktní údaje:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0022158F">
+        <w:t xml:space="preserve">Kontaktní </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2836">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>osoba (jméno a příjmení)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5C44">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F96CAE">
+      <w:r w:rsidRPr="002F5C44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>………………………………………………………………………………………………</w:t>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2836">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5C44">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>…………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA483D3" w14:textId="77777777" w:rsidR="005560F4" w:rsidRPr="0022158F" w:rsidRDefault="005560F4" w:rsidP="009B3138">
+    <w:p w14:paraId="7A5D084D" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:ind w:left="708" w:hanging="708"/>
-        <w:rPr>
-[...17 lines deleted...]
-      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B3138">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-142" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4956"/>
+        <w:gridCol w:w="4814"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001C2836" w14:paraId="03D3D677" w14:textId="77777777" w:rsidTr="001C2836">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF59694" w14:textId="21C1EE8A" w:rsidR="001C2836" w:rsidRDefault="001C2836" w:rsidP="000B36DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Telefon:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749E9C01" w14:textId="1A856D4D" w:rsidR="001C2836" w:rsidRDefault="001C2836" w:rsidP="000B36DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>e-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5E145BB2" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A228B7E" w14:textId="77777777" w:rsidR="008B797C" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5C44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Předmět žádosti: </w:t>
       </w:r>
-      <w:r w:rsidR="00AF395D" w:rsidRPr="00AF395D">
+      <w:r w:rsidRPr="002F5C44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>žádost o</w:t>
       </w:r>
-      <w:r w:rsidR="00AF395D">
+      <w:r w:rsidRPr="002F5C44">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B3138">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="002F5C44">
+        <w:t>udělení souhlasu statutárního města Ostravy – městského obvodu Poruba s umístěním reklamního zařízení typu „A“ na místní komunikaci</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2836">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0290B43A" w14:textId="77777777" w:rsidR="008B797C" w:rsidRDefault="008B797C" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB60B8A" w14:textId="20C8EE7B" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="008B797C" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>na ulici</w:t>
+      </w:r>
+      <w:r w:rsidR="000B36DD" w:rsidRPr="002F5C44">
         <w:t>:</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> …………...</w:t>
+      </w:r>
+      <w:r w:rsidR="000B36DD" w:rsidRPr="002F5C44">
+        <w:t>…………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="000B36DD">
+        <w:t>…</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="07A09233" w14:textId="77777777" w:rsidR="00514761" w:rsidRDefault="00514761" w:rsidP="0022158F">
+    <w:p w14:paraId="7BE58DF0" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="320CD349" w14:textId="02AF7415" w:rsidR="000B36DD" w:rsidRDefault="008B797C" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>části pozemku p. č.:</w:t>
+      </w:r>
+      <w:r w:rsidR="000B36DD" w:rsidRPr="002F5C44">
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:t>…...</w:t>
+      </w:r>
+      <w:r w:rsidR="000B36DD" w:rsidRPr="002F5C44">
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Poruba / Poruba-sever*, obec Ostrava</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232288B8" w14:textId="77777777" w:rsidR="008B797C" w:rsidRPr="002F5C44" w:rsidRDefault="008B797C" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31126931" w14:textId="785C910F" w:rsidR="000B36DD" w:rsidRPr="00980F68" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002F5C44">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bližší odůvodnění žádosti</w:t>
+      </w:r>
+      <w:r w:rsidR="008B797C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B797C" w:rsidRPr="00980F68">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(před jakou provozovnou a za jakým účelem se reklamní zařízení umisťuje)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980F68">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="214EBDAC" w14:textId="1461DA94" w:rsidR="00514761" w:rsidRDefault="00514761" w:rsidP="0022158F">
+    <w:p w14:paraId="2A5A5631" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A96406" w14:textId="028F5422" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5C44">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>……………………………………………………………………………………………………………………</w:t>
+        <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6558626E" w14:textId="77777777" w:rsidR="00514761" w:rsidRDefault="00514761" w:rsidP="0022158F">
+    <w:p w14:paraId="0B6F2C4D" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C67ED34" w14:textId="72156A0A" w:rsidR="00F96CAE" w:rsidRDefault="00F96CAE" w:rsidP="0022158F">
+    <w:p w14:paraId="43032B96" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5C44">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BABFA5F" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1A6A11" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1663DD27" w14:textId="67290136" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5C44">
+        <w:t xml:space="preserve">V Ostravě-Porubě dne  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1027E5E1" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65AAB1DE" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60767647" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C60F0C5" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6B1A3E" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E3C694A" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE0FB31" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="100D0D9D" w14:textId="77777777" w:rsidR="0060085C" w:rsidRDefault="000B36DD" w:rsidP="0060085C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5C44">
+        <w:t>...........................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2768E642" w14:textId="6A45BA68" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="0060085C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5C44">
+        <w:t>podpis, razítko</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E562DB1" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B23D696" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54850D2B" w14:textId="3BA6A9AE" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="008B797C" w:rsidP="008B797C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>*nehodící se škrtněte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D98190" w14:textId="239ADC93" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="00B1392A" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
         </w:rPr>
-        <w:t>……………………………………………………………………………………………………………………</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>K žádosti se přikládá</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413BB11E" w14:textId="77777777" w:rsidR="00514761" w:rsidRDefault="00514761" w:rsidP="0022158F">
-      <w:pPr>
+    <w:p w14:paraId="50C66587" w14:textId="388D3C8C" w:rsidR="000B36DD" w:rsidRDefault="008B797C" w:rsidP="002C05F4">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="000B36DD" w:rsidRPr="002F5C44">
+        <w:t>ákres do katastrální mapy</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="584CBFEC" w14:textId="07DAA727" w:rsidR="00085DE2" w:rsidRDefault="002F6DAD" w:rsidP="00085DE2">
-      <w:pPr>
+    <w:p w14:paraId="1B10F024" w14:textId="6D0B39D5" w:rsidR="000B36DD" w:rsidRDefault="008B797C" w:rsidP="002C05F4">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="000B36DD" w:rsidRPr="002F5C44">
+        <w:t>izualizace</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F513C8" w14:textId="77777777" w:rsidR="00AF395D" w:rsidRDefault="00AF395D" w:rsidP="00085DE2">
-      <w:pPr>
+    <w:p w14:paraId="331E8C00" w14:textId="14FBE36D" w:rsidR="008B797C" w:rsidRPr="008B797C" w:rsidRDefault="008B797C" w:rsidP="008B797C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B797C">
+        <w:t xml:space="preserve">ýpis z obchodního rejstříku (právnická osoba) </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="152C3FBD" w14:textId="53A24ADE" w:rsidR="00AF395D" w:rsidRDefault="00AF395D" w:rsidP="00085DE2">
-      <w:pPr>
+    <w:p w14:paraId="13078835" w14:textId="5EC16761" w:rsidR="008B797C" w:rsidRDefault="008B797C" w:rsidP="008B797C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:t>…</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="008B797C">
+        <w:t>výpis ze živnostenského rejstříku nebo jiný doklad opravňující k podnikání (fyzická osoba podnikající)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DDD081" w14:textId="77777777" w:rsidR="00AF395D" w:rsidRDefault="00AF395D" w:rsidP="00085DE2">
-      <w:pPr>
+    <w:p w14:paraId="2264B4E7" w14:textId="3E0195DA" w:rsidR="000B36DD" w:rsidRDefault="000B36DD" w:rsidP="002C05F4">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F5C44">
+        <w:t>Smlouva o nájmu prostor sloužících k podnikání</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F1222DB" w14:textId="1080C41E" w:rsidR="00AF395D" w:rsidRPr="00AF395D" w:rsidRDefault="00AF395D" w:rsidP="00085DE2">
-[...491 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="000B36DD" w:rsidSect="00867BA5">
       <w:footerReference w:type="default" r:id="rId9"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="991" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1559" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4424AF86" w14:textId="77777777" w:rsidR="00D0701C" w:rsidRDefault="00D0701C" w:rsidP="00890BFF">
+    <w:p w14:paraId="5A2F0C5F" w14:textId="77777777" w:rsidR="006A78F5" w:rsidRDefault="006A78F5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F0CECC3" w14:textId="77777777" w:rsidR="00D0701C" w:rsidRDefault="00D0701C" w:rsidP="00890BFF">
+    <w:p w14:paraId="7BEA0B5C" w14:textId="77777777" w:rsidR="006A78F5" w:rsidRDefault="006A78F5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0264766C" w14:textId="47D96D20" w:rsidR="00F60FE0" w:rsidRPr="007C17E6" w:rsidRDefault="00BC4D33" w:rsidP="00F60FE0">
+  <w:p w14:paraId="2AC5AE92" w14:textId="28E62C35" w:rsidR="00867BA5" w:rsidRDefault="00B1122E" w:rsidP="00867BA5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
+        <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
-        <w:rFonts w:cs="Arial"/>
-        <w:b w:val="0"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FCD3347" wp14:editId="5E351B7C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AC5AE94" wp14:editId="2AC5AE95">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4800600</wp:posOffset>
+            <wp:posOffset>5075555</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-93345</wp:posOffset>
+            <wp:posOffset>-10160</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1270635" cy="309880"/>
-          <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+          <wp:extent cx="1040130" cy="252095"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="6" name="obrázek 6"/>
+          <wp:docPr id="1430899135" name="obrázek 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 6"/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1270635" cy="309880"/>
+                    <a:ext cx="1040130" cy="252095"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="007C17E6">
+    <w:r w:rsidR="00867BA5" w:rsidRPr="00F948E0">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
-        <w:rFonts w:cs="Arial"/>
-        <w:b w:val="0"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>Kl</w:t>
+      <w:t>Klimkovická 55</w:t>
     </w:r>
-    <w:r w:rsidR="00F60FE0" w:rsidRPr="007C17E6">
+    <w:r w:rsidR="00825E95">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
-        <w:rFonts w:cs="Arial"/>
-        <w:b w:val="0"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>imkovická 55/28,</w:t>
+      <w:t>/28</w:t>
     </w:r>
-    <w:r w:rsidR="00F60FE0" w:rsidRPr="007C17E6">
+    <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00867BA5" w:rsidRPr="00F948E0">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">708 </w:t>
+    </w:r>
+    <w:r w:rsidR="00F66CD0">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>00</w:t>
+    </w:r>
+    <w:r w:rsidR="00867BA5">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Ostrava</w:t>
+    </w:r>
+    <w:r w:rsidR="00867BA5">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00867BA5">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00867BA5" w:rsidRPr="00A6243B">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>IČ</w:t>
+    </w:r>
+    <w:r w:rsidR="00867BA5">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 00845451 </w:t>
+    </w:r>
+    <w:r w:rsidR="00867BA5" w:rsidRPr="00A6243B">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>DIČ</w:t>
+    </w:r>
+    <w:r w:rsidR="00867BA5">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> CZ00845451</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2AC5AE93" w14:textId="77777777" w:rsidR="00867BA5" w:rsidRDefault="00C110D5" w:rsidP="00867BA5">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="180"/>
+        <w:tab w:val="left" w:pos="3060"/>
+        <w:tab w:val="left" w:pos="3828"/>
+      </w:tabs>
+      <w:ind w:left="-28" w:hanging="539"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00867BA5" w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004275CF">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00867BA5" w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00867BA5" w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004275CF">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00867BA5">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00F60FE0" w:rsidRPr="007C17E6">
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidR="007924E8" w:rsidRPr="00650231">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>www.poruba.ostrava.cz</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
-        <w:rFonts w:cs="Arial"/>
-[...26 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00F60FE0">
+    <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">                   </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="00F60FE0" w:rsidRPr="007C17E6">
+    <w:r w:rsidR="00867BA5" w:rsidRPr="004039A9">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>IČ</w:t>
+      <w:t>Číslo účtu</w:t>
     </w:r>
-    <w:r w:rsidR="00F60FE0">
+    <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...90 lines deleted...]
-      <w:t>19-1649335379/0800</w:t>
+      <w:t xml:space="preserve"> 1649335379/0800</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41D718F4" w14:textId="77777777" w:rsidR="00D0701C" w:rsidRDefault="00D0701C" w:rsidP="00890BFF">
+    <w:p w14:paraId="1573ADF2" w14:textId="77777777" w:rsidR="006A78F5" w:rsidRDefault="006A78F5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3782A4B4" w14:textId="77777777" w:rsidR="00D0701C" w:rsidRDefault="00D0701C" w:rsidP="00890BFF">
+    <w:p w14:paraId="13D04A58" w14:textId="77777777" w:rsidR="006A78F5" w:rsidRDefault="006A78F5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...202 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="036F753B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59ACB626"/>
+    <w:lvl w:ilvl="0" w:tplc="3FF03354">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="054A0536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A7E27AA"/>
     <w:lvl w:ilvl="0" w:tplc="6CA8C87E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
         <w:ind w:left="788" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D107F3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -1653,67 +1704,1920 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AAA6BE3"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="064B2480"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0405000F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14133E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="019AAF82"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="919CA20E"/>
+    <w:lvl w:ilvl="0" w:tplc="2A882692">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27A056CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28B045EC"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28F61143"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01B61CB0"/>
+    <w:lvl w:ilvl="0" w:tplc="FBFC8284">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32E5364C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78B65C48"/>
+    <w:lvl w:ilvl="0" w:tplc="3FF03354">
+      <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396E6A40"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7ECAA562"/>
+    <w:lvl w:ilvl="0" w:tplc="E1B449D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B903C0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BC0B430"/>
+    <w:lvl w:ilvl="0" w:tplc="524A3BF6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="446D517B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A084526A"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47444941"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89340FF8"/>
+    <w:lvl w:ilvl="0" w:tplc="511057EC">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="486B67FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E8C1DEC"/>
+    <w:lvl w:ilvl="0" w:tplc="2CBC9432">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D0039D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="673A8318"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D2D7002"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBECF8A4"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F61740C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A444534A"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50BB4BC3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="751AE192"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AAD5EBE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9A01A04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B494AB0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E88B9D8"/>
+    <w:lvl w:ilvl="0" w:tplc="B9E4E590">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F8D6CD0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5980DB40"/>
+    <w:lvl w:ilvl="0" w:tplc="2A882692">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E812AA5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD86DB54"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F9C04C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7BAD932"/>
+    <w:lvl w:ilvl="0" w:tplc="5904606C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Odrky"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
         <w:ind w:left="788" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D107F3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
@@ -1793,745 +3697,742 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-      <w:lvlText w:val="-"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B3B472F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5208511E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...252 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1501694289">
+  <w:num w:numId="1" w16cid:durableId="1182474391">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1080442759">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1395540609">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1650359902">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1587228636">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1632973768">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1099791194">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1772702170">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="380636222">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="849175562">
+  <w:num w:numId="10" w16cid:durableId="1478104813">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2069496392">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="438721044">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1244803923">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="859467063">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1275794006">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="15" w16cid:durableId="1843625132">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="654064509">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="16" w16cid:durableId="659577350">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1884097609">
+  <w:num w:numId="17" w16cid:durableId="179315660">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="440803952">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1242641817">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="539126094">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="300697493">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1875726766">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="296223274">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="872113718">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00890BFF"/>
-[...125 lines deleted...]
-    <w:rsid w:val="00FE5D98"/>
+    <w:rsidRoot w:val="001C4EA8"/>
+    <w:rsid w:val="00010982"/>
+    <w:rsid w:val="00020B41"/>
+    <w:rsid w:val="00027CD9"/>
+    <w:rsid w:val="000454D6"/>
+    <w:rsid w:val="0006052F"/>
+    <w:rsid w:val="00064A25"/>
+    <w:rsid w:val="0006576E"/>
+    <w:rsid w:val="00085940"/>
+    <w:rsid w:val="00096C0F"/>
+    <w:rsid w:val="000B36DD"/>
+    <w:rsid w:val="000C430D"/>
+    <w:rsid w:val="000D189E"/>
+    <w:rsid w:val="000D24BD"/>
+    <w:rsid w:val="000D3B54"/>
+    <w:rsid w:val="000E13E6"/>
+    <w:rsid w:val="000E2ACA"/>
+    <w:rsid w:val="000E57B9"/>
+    <w:rsid w:val="000F187C"/>
+    <w:rsid w:val="000F712B"/>
+    <w:rsid w:val="00105F2D"/>
+    <w:rsid w:val="00116043"/>
+    <w:rsid w:val="001207ED"/>
+    <w:rsid w:val="001263E7"/>
+    <w:rsid w:val="00141F1F"/>
+    <w:rsid w:val="00144EE0"/>
+    <w:rsid w:val="0015328E"/>
+    <w:rsid w:val="00153AAE"/>
+    <w:rsid w:val="00154F7D"/>
+    <w:rsid w:val="001870AB"/>
+    <w:rsid w:val="001A12DA"/>
+    <w:rsid w:val="001B5B48"/>
+    <w:rsid w:val="001B6AE3"/>
+    <w:rsid w:val="001C05FC"/>
+    <w:rsid w:val="001C2836"/>
+    <w:rsid w:val="001C4EA8"/>
+    <w:rsid w:val="001D411A"/>
+    <w:rsid w:val="001D4444"/>
+    <w:rsid w:val="001E4225"/>
+    <w:rsid w:val="001E6E9B"/>
+    <w:rsid w:val="001F1BC9"/>
+    <w:rsid w:val="00201586"/>
+    <w:rsid w:val="00210F38"/>
+    <w:rsid w:val="002255DE"/>
+    <w:rsid w:val="00244B0E"/>
+    <w:rsid w:val="002576F7"/>
+    <w:rsid w:val="00263AB6"/>
+    <w:rsid w:val="002A41B9"/>
+    <w:rsid w:val="002B161C"/>
+    <w:rsid w:val="002B5F4D"/>
+    <w:rsid w:val="002C05F4"/>
+    <w:rsid w:val="002C267D"/>
+    <w:rsid w:val="002D1210"/>
+    <w:rsid w:val="002D54AA"/>
+    <w:rsid w:val="002D5D4E"/>
+    <w:rsid w:val="002F1BB7"/>
+    <w:rsid w:val="002F390B"/>
+    <w:rsid w:val="00305FC2"/>
+    <w:rsid w:val="00311992"/>
+    <w:rsid w:val="00314ACA"/>
+    <w:rsid w:val="00315533"/>
+    <w:rsid w:val="00315FDD"/>
+    <w:rsid w:val="00323940"/>
+    <w:rsid w:val="003249E2"/>
+    <w:rsid w:val="00332EA2"/>
+    <w:rsid w:val="00340151"/>
+    <w:rsid w:val="003547F3"/>
+    <w:rsid w:val="00362273"/>
+    <w:rsid w:val="00383739"/>
+    <w:rsid w:val="00385B44"/>
+    <w:rsid w:val="003B1098"/>
+    <w:rsid w:val="003C7177"/>
+    <w:rsid w:val="003D373A"/>
+    <w:rsid w:val="003D46D0"/>
+    <w:rsid w:val="003D5D67"/>
+    <w:rsid w:val="003E6C21"/>
+    <w:rsid w:val="003F2F3C"/>
+    <w:rsid w:val="00401AC1"/>
+    <w:rsid w:val="00415356"/>
+    <w:rsid w:val="00415F0E"/>
+    <w:rsid w:val="0041654F"/>
+    <w:rsid w:val="004176B2"/>
+    <w:rsid w:val="0042266F"/>
+    <w:rsid w:val="004275CF"/>
+    <w:rsid w:val="0043535E"/>
+    <w:rsid w:val="00451975"/>
+    <w:rsid w:val="0046005B"/>
+    <w:rsid w:val="0047298B"/>
+    <w:rsid w:val="00476201"/>
+    <w:rsid w:val="00476E5B"/>
+    <w:rsid w:val="0049009C"/>
+    <w:rsid w:val="004B14FE"/>
+    <w:rsid w:val="004B3932"/>
+    <w:rsid w:val="004C6BB9"/>
+    <w:rsid w:val="004D1E00"/>
+    <w:rsid w:val="004D294E"/>
+    <w:rsid w:val="004E3F06"/>
+    <w:rsid w:val="004F26CC"/>
+    <w:rsid w:val="0051155D"/>
+    <w:rsid w:val="00513B54"/>
+    <w:rsid w:val="00517ABA"/>
+    <w:rsid w:val="00520589"/>
+    <w:rsid w:val="00521569"/>
+    <w:rsid w:val="0052662E"/>
+    <w:rsid w:val="00533A0B"/>
+    <w:rsid w:val="00541D81"/>
+    <w:rsid w:val="00547072"/>
+    <w:rsid w:val="0054748E"/>
+    <w:rsid w:val="00554849"/>
+    <w:rsid w:val="00566278"/>
+    <w:rsid w:val="005732A5"/>
+    <w:rsid w:val="00582DA2"/>
+    <w:rsid w:val="00596C78"/>
+    <w:rsid w:val="005A74A3"/>
+    <w:rsid w:val="005B5283"/>
+    <w:rsid w:val="005C222F"/>
+    <w:rsid w:val="005E57FC"/>
+    <w:rsid w:val="0060085C"/>
+    <w:rsid w:val="006053E2"/>
+    <w:rsid w:val="00607229"/>
+    <w:rsid w:val="0061720D"/>
+    <w:rsid w:val="006212AD"/>
+    <w:rsid w:val="00630D76"/>
+    <w:rsid w:val="006346C9"/>
+    <w:rsid w:val="00650231"/>
+    <w:rsid w:val="00660CF0"/>
+    <w:rsid w:val="00664E69"/>
+    <w:rsid w:val="006843D2"/>
+    <w:rsid w:val="00685B4F"/>
+    <w:rsid w:val="00694E20"/>
+    <w:rsid w:val="006959B4"/>
+    <w:rsid w:val="006A43F2"/>
+    <w:rsid w:val="006A52E9"/>
+    <w:rsid w:val="006A635C"/>
+    <w:rsid w:val="006A78F5"/>
+    <w:rsid w:val="006B7504"/>
+    <w:rsid w:val="006C2A33"/>
+    <w:rsid w:val="006D5C52"/>
+    <w:rsid w:val="006F129B"/>
+    <w:rsid w:val="00710571"/>
+    <w:rsid w:val="00710B81"/>
+    <w:rsid w:val="00715CE4"/>
+    <w:rsid w:val="00721E08"/>
+    <w:rsid w:val="00724823"/>
+    <w:rsid w:val="00731239"/>
+    <w:rsid w:val="00733F4C"/>
+    <w:rsid w:val="007556FE"/>
+    <w:rsid w:val="0075652E"/>
+    <w:rsid w:val="007626F4"/>
+    <w:rsid w:val="0077710D"/>
+    <w:rsid w:val="007924E8"/>
+    <w:rsid w:val="007A2085"/>
+    <w:rsid w:val="007A3546"/>
+    <w:rsid w:val="007C3DA6"/>
+    <w:rsid w:val="007D06D7"/>
+    <w:rsid w:val="007D4B73"/>
+    <w:rsid w:val="007D4C0B"/>
+    <w:rsid w:val="007E6913"/>
+    <w:rsid w:val="007F122C"/>
+    <w:rsid w:val="007F3264"/>
+    <w:rsid w:val="00803258"/>
+    <w:rsid w:val="00825E95"/>
+    <w:rsid w:val="008407DF"/>
+    <w:rsid w:val="00841EDF"/>
+    <w:rsid w:val="00853CCC"/>
+    <w:rsid w:val="00867BA5"/>
+    <w:rsid w:val="0088076B"/>
+    <w:rsid w:val="00884B0C"/>
+    <w:rsid w:val="00891E01"/>
+    <w:rsid w:val="008B797C"/>
+    <w:rsid w:val="008C7FC5"/>
+    <w:rsid w:val="008D6FE7"/>
+    <w:rsid w:val="008E35F8"/>
+    <w:rsid w:val="00902F2A"/>
+    <w:rsid w:val="0090651E"/>
+    <w:rsid w:val="00910C9C"/>
+    <w:rsid w:val="00914DB6"/>
+    <w:rsid w:val="009227D7"/>
+    <w:rsid w:val="00933E90"/>
+    <w:rsid w:val="00980F68"/>
+    <w:rsid w:val="009A196A"/>
+    <w:rsid w:val="009B401F"/>
+    <w:rsid w:val="009C033D"/>
+    <w:rsid w:val="009C3E4B"/>
+    <w:rsid w:val="009D51C9"/>
+    <w:rsid w:val="009F1FD6"/>
+    <w:rsid w:val="009F7BEC"/>
+    <w:rsid w:val="00A006C6"/>
+    <w:rsid w:val="00A0161B"/>
+    <w:rsid w:val="00A03BC4"/>
+    <w:rsid w:val="00A051D0"/>
+    <w:rsid w:val="00A07EF9"/>
+    <w:rsid w:val="00A21E64"/>
+    <w:rsid w:val="00A25FEB"/>
+    <w:rsid w:val="00A34905"/>
+    <w:rsid w:val="00A40DF9"/>
+    <w:rsid w:val="00A4359A"/>
+    <w:rsid w:val="00A57A54"/>
+    <w:rsid w:val="00A642D9"/>
+    <w:rsid w:val="00A6741E"/>
+    <w:rsid w:val="00A82CF7"/>
+    <w:rsid w:val="00AA0461"/>
+    <w:rsid w:val="00AA0ECB"/>
+    <w:rsid w:val="00AA39E3"/>
+    <w:rsid w:val="00AB6164"/>
+    <w:rsid w:val="00AC183C"/>
+    <w:rsid w:val="00AC6034"/>
+    <w:rsid w:val="00AD5696"/>
+    <w:rsid w:val="00AD78A6"/>
+    <w:rsid w:val="00AD79C4"/>
+    <w:rsid w:val="00AE106E"/>
+    <w:rsid w:val="00AE1464"/>
+    <w:rsid w:val="00AF1585"/>
+    <w:rsid w:val="00B1122E"/>
+    <w:rsid w:val="00B1392A"/>
+    <w:rsid w:val="00B161F3"/>
+    <w:rsid w:val="00B32F80"/>
+    <w:rsid w:val="00B34133"/>
+    <w:rsid w:val="00B630E6"/>
+    <w:rsid w:val="00B63DA4"/>
+    <w:rsid w:val="00B648B3"/>
+    <w:rsid w:val="00B8768B"/>
+    <w:rsid w:val="00B90708"/>
+    <w:rsid w:val="00BA43EF"/>
+    <w:rsid w:val="00BC4BE3"/>
+    <w:rsid w:val="00BC4ECA"/>
+    <w:rsid w:val="00BC70D7"/>
+    <w:rsid w:val="00BE44D0"/>
+    <w:rsid w:val="00BE5CC1"/>
+    <w:rsid w:val="00C060BC"/>
+    <w:rsid w:val="00C110D5"/>
+    <w:rsid w:val="00C1273A"/>
+    <w:rsid w:val="00C258B7"/>
+    <w:rsid w:val="00C3221A"/>
+    <w:rsid w:val="00C368C9"/>
+    <w:rsid w:val="00C40897"/>
+    <w:rsid w:val="00C46DE6"/>
+    <w:rsid w:val="00C61B7B"/>
+    <w:rsid w:val="00C808C8"/>
+    <w:rsid w:val="00C816B1"/>
+    <w:rsid w:val="00C83539"/>
+    <w:rsid w:val="00C86AED"/>
+    <w:rsid w:val="00C8776E"/>
+    <w:rsid w:val="00C9396C"/>
+    <w:rsid w:val="00C93F43"/>
+    <w:rsid w:val="00C94D30"/>
+    <w:rsid w:val="00CD222D"/>
+    <w:rsid w:val="00CD363A"/>
+    <w:rsid w:val="00CE0BB2"/>
+    <w:rsid w:val="00CE468B"/>
+    <w:rsid w:val="00CF01CA"/>
+    <w:rsid w:val="00CF3031"/>
+    <w:rsid w:val="00CF4BF7"/>
+    <w:rsid w:val="00CF5344"/>
+    <w:rsid w:val="00D05F9E"/>
+    <w:rsid w:val="00D156BF"/>
+    <w:rsid w:val="00D15841"/>
+    <w:rsid w:val="00D20467"/>
+    <w:rsid w:val="00D20ED4"/>
+    <w:rsid w:val="00D22229"/>
+    <w:rsid w:val="00D40C8B"/>
+    <w:rsid w:val="00D415E5"/>
+    <w:rsid w:val="00D42342"/>
+    <w:rsid w:val="00D44485"/>
+    <w:rsid w:val="00D47F34"/>
+    <w:rsid w:val="00D51F8F"/>
+    <w:rsid w:val="00D57343"/>
+    <w:rsid w:val="00D63FEF"/>
+    <w:rsid w:val="00D66732"/>
+    <w:rsid w:val="00D741FB"/>
+    <w:rsid w:val="00D767A5"/>
+    <w:rsid w:val="00D81D94"/>
+    <w:rsid w:val="00D8303F"/>
+    <w:rsid w:val="00D8377E"/>
+    <w:rsid w:val="00D94FD1"/>
+    <w:rsid w:val="00DA3C8A"/>
+    <w:rsid w:val="00DB4D90"/>
+    <w:rsid w:val="00DB68BE"/>
+    <w:rsid w:val="00DE4C9D"/>
+    <w:rsid w:val="00DF00DC"/>
+    <w:rsid w:val="00DF64AD"/>
+    <w:rsid w:val="00E06410"/>
+    <w:rsid w:val="00E11DFA"/>
+    <w:rsid w:val="00E144B4"/>
+    <w:rsid w:val="00E25545"/>
+    <w:rsid w:val="00E32EB5"/>
+    <w:rsid w:val="00E34BC6"/>
+    <w:rsid w:val="00E40C96"/>
+    <w:rsid w:val="00E412B5"/>
+    <w:rsid w:val="00E419FF"/>
+    <w:rsid w:val="00E9273F"/>
+    <w:rsid w:val="00E93824"/>
+    <w:rsid w:val="00EB168F"/>
+    <w:rsid w:val="00EC382B"/>
+    <w:rsid w:val="00EC65DD"/>
+    <w:rsid w:val="00ED7753"/>
+    <w:rsid w:val="00EE2867"/>
+    <w:rsid w:val="00EE3287"/>
+    <w:rsid w:val="00EF27E7"/>
+    <w:rsid w:val="00EF7C13"/>
+    <w:rsid w:val="00F06CBD"/>
+    <w:rsid w:val="00F079B6"/>
+    <w:rsid w:val="00F2329C"/>
+    <w:rsid w:val="00F2782E"/>
+    <w:rsid w:val="00F30D93"/>
+    <w:rsid w:val="00F44882"/>
+    <w:rsid w:val="00F54635"/>
+    <w:rsid w:val="00F63141"/>
+    <w:rsid w:val="00F66CD0"/>
+    <w:rsid w:val="00F753DF"/>
+    <w:rsid w:val="00F776A7"/>
+    <w:rsid w:val="00F97DD4"/>
+    <w:rsid w:val="00FA49AD"/>
+    <w:rsid w:val="00FA5850"/>
+    <w:rsid w:val="00FC761A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0DCCCD65"/>
-  <w15:docId w15:val="{7FDD27FA-103C-4920-B4FC-3D95E9BA8D77}"/>
+  <w14:docId w14:val="2AC5AE47"/>
+  <w15:docId w15:val="{F54DB196-510C-40CB-B7B2-9F5B921292D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2552,164 +4453,161 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-[...20 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="No Spacing" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-[...85 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
+    <w:lsdException w:name="Subtle Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:qFormat="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2770,401 +4668,392 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00890BFF"/>
+    <w:rsid w:val="00332EA2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00890BFF"/>
+    <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AA567C"/>
+    <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zhlav">
-[...185 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00EC23BE"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001C4EA8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="003E6C21"/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlav">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="007F3264"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zpat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZpatChar"/>
+    <w:rsid w:val="007F3264"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="slostrnky">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00085DE2"/>
+    <w:rsid w:val="007F3264"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbubliny">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextbublinyChar"/>
+    <w:rsid w:val="00B1122E"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
+    <w:name w:val="Text bubliny Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textbubliny"/>
+    <w:rsid w:val="00B1122E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zstupntext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:rsid w:val="00D40C8B"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Styl1">
+    <w:name w:val="Styl1"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A6741E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B1098"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
+    <w:name w:val="Zápatí Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zpat"/>
+    <w:rsid w:val="001E6E9B"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nevyeenzmnka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00085DE2"/>
+    <w:rsid w:val="006212AD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
+    <w:name w:val="Nadpis 1 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis1"/>
+    <w:rsid w:val="00C8776E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis3Char">
+    <w:name w:val="Nadpis 3 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C8776E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZkladntextIMP">
+    <w:name w:val="Základní text_IMP"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZkladntextIMPChar"/>
+    <w:rsid w:val="00C8776E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Arial8vtabulce">
+    <w:name w:val="Arial 8 v tabulce"/>
+    <w:basedOn w:val="ZkladntextIMP"/>
+    <w:link w:val="Arial8vtabulceChar"/>
+    <w:rsid w:val="00C8776E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZkladntextIMPChar">
+    <w:name w:val="Základní text_IMP Char"/>
+    <w:link w:val="ZkladntextIMP"/>
+    <w:locked/>
+    <w:rsid w:val="00C8776E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arial8vtabulceChar">
+    <w:name w:val="Arial 8 v tabulce Char"/>
+    <w:link w:val="Arial8vtabulce"/>
+    <w:locked/>
+    <w:rsid w:val="00C8776E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Odrky">
+    <w:name w:val="Odrážky"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="00C8776E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="914584824">
+    <w:div w:id="87389186">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="859202817">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3413,82 +5302,83 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AB78306-465F-4641-B934-F421D1EB8899}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDA3614F-872E-4343-BCC1-5A5BCF7F2352}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>763</Characters>
+  <Pages>2</Pages>
+  <Words>194</Words>
+  <Characters>1146</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>ATC</Company>
+  <Company>Úřad městského obvodu Poruba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>891</CharactersWithSpaces>
+  <CharactersWithSpaces>1338</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Linhartová Šárka</dc:creator>
+  <dc:title/>
+  <dc:creator>Ivana Horáková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>