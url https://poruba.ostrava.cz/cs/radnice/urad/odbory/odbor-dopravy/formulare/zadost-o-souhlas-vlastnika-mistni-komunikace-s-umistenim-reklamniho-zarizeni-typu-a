--- v1 (2026-06-28)
+++ v2 (2026-07-18)
@@ -1,1016 +1,1055 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...242 lines deleted...]
-    <w:p w14:paraId="0C7CBFBD" w14:textId="7280B825" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="0C7CBFBD" w14:textId="7280B825" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="00553084">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:spacing w:before="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="30"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Žádost o souhlas vlastníka místní komunikace s umístěním reklamního zařízení typu „A“</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D46385" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="07B5EA8F" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B1DA445" w14:textId="77777777" w:rsidR="001C2836" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="4B1DA445" w14:textId="77777777" w:rsidR="001C2836" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Žadatel: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3351"/>
         <w:gridCol w:w="3449"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C2836" w14:paraId="2A50AAD3" w14:textId="77777777" w:rsidTr="00244B0E">
+      <w:tr w:rsidR="001C2836" w:rsidRPr="00053711" w14:paraId="2A50AAD3" w14:textId="77777777" w:rsidTr="00244B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46210151" w14:textId="5BF80D17" w:rsidR="001C2836" w:rsidRPr="001C2836" w:rsidRDefault="0060085C" w:rsidP="000B36DD">
+          <w:p w14:paraId="46210151" w14:textId="5BF80D17" w:rsidR="001C2836" w:rsidRPr="00053711" w:rsidRDefault="007A7B85" w:rsidP="000B36DD">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
                 <w:id w:val="1473094574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001C2836">
+                <w:r w:rsidR="001C2836" w:rsidRPr="00053711">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001C2836">
-[...3 lines deleted...]
-              <w:t>Právnická osoba</w:t>
+            <w:r w:rsidR="001C2836" w:rsidRPr="00053711">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Právnická osoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3449" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3C5731" w14:textId="7CADA736" w:rsidR="001C2836" w:rsidRPr="001C2836" w:rsidRDefault="0060085C" w:rsidP="000B36DD">
+          <w:p w14:paraId="7B3C5731" w14:textId="7CADA736" w:rsidR="001C2836" w:rsidRPr="00053711" w:rsidRDefault="007A7B85" w:rsidP="000B36DD">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
                 <w:id w:val="-372394006"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001C2836">
+                <w:r w:rsidR="001C2836" w:rsidRPr="00053711">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001C2836">
+            <w:r w:rsidR="001C2836" w:rsidRPr="00053711">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Fyzická osoba podnikající</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54E9D9AD" w14:textId="6B6E4CAC" w:rsidR="001C2836" w:rsidRPr="001C2836" w:rsidRDefault="0060085C" w:rsidP="000B36DD">
+          <w:p w14:paraId="54E9D9AD" w14:textId="66AEA66D" w:rsidR="001C2836" w:rsidRPr="00053711" w:rsidRDefault="007A7B85" w:rsidP="000B36DD">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
                 <w:id w:val="1415822070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001C2836">
+                <w:r w:rsidR="001D035B" w:rsidRPr="00053711">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001C2836">
+            <w:r w:rsidR="001C2836" w:rsidRPr="00053711">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Fyzická osoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21E2FF1A" w14:textId="77777777" w:rsidR="001C2836" w:rsidRDefault="001C2836" w:rsidP="000B36DD">
+    <w:p w14:paraId="21E2FF1A" w14:textId="77777777" w:rsidR="001C2836" w:rsidRPr="00053711" w:rsidRDefault="001C2836" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BB46257" w14:textId="13449FA5" w:rsidR="001C2836" w:rsidRPr="001C2836" w:rsidRDefault="001C2836" w:rsidP="000B36DD">
+    <w:p w14:paraId="5BB46257" w14:textId="13449FA5" w:rsidR="001C2836" w:rsidRPr="00053711" w:rsidRDefault="001C2836" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001C2836">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Název právnické osoby / Jméno a příjmení</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9418C1" w14:textId="77777777" w:rsidR="001C2836" w:rsidRDefault="001C2836" w:rsidP="000B36DD">
+    <w:p w14:paraId="1D9418C1" w14:textId="77777777" w:rsidR="001C2836" w:rsidRPr="00053711" w:rsidRDefault="001C2836" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68F42239" w14:textId="4560447F" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
-      <w:pPr>
+    <w:p w14:paraId="78D1E056" w14:textId="62E59E9D" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="005D2E43" w:rsidP="005D2E43">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>….</w:t>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D1E056" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
-[...21 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7BFB7FA6" w14:textId="0BE039F9" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="005D2E43">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontaktní </w:t>
       </w:r>
-      <w:r w:rsidR="001C2836">
-        <w:rPr>
+      <w:r w:rsidR="001C2836" w:rsidRPr="006D6A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>osoba (jméno a příjmení)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F5C44">
-        <w:rPr>
+      <w:r w:rsidRPr="006D6A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00053711">
         <w:rPr>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F5C44">
+      <w:r w:rsidR="005D2E43" w:rsidRPr="00053711">
         <w:rPr>
           <w:iCs/>
-        </w:rPr>
-        <w:t>…………</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidR="001C2836">
+      <w:r w:rsidR="006D6A1D">
         <w:rPr>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>…………………………………………………</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5D084D" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
-      <w:pPr>
+    <w:p w14:paraId="7A5D084D" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="005D2E43">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10238" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4956"/>
-        <w:gridCol w:w="4814"/>
+        <w:gridCol w:w="5113"/>
+        <w:gridCol w:w="5125"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C2836" w14:paraId="03D3D677" w14:textId="77777777" w:rsidTr="001C2836">
+      <w:tr w:rsidR="001C2836" w:rsidRPr="00053711" w14:paraId="03D3D677" w14:textId="77777777" w:rsidTr="00D93C85">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcW w:w="5113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF59694" w14:textId="21C1EE8A" w:rsidR="001C2836" w:rsidRDefault="001C2836" w:rsidP="000B36DD">
+          <w:p w14:paraId="7CF59694" w14:textId="5FE7E115" w:rsidR="001C2836" w:rsidRPr="00053711" w:rsidRDefault="001C2836" w:rsidP="005D2E43">
             <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00053711">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Telefon:</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2E43" w:rsidRPr="00053711">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ___________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4814" w:type="dxa"/>
+            <w:tcW w:w="5125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="749E9C01" w14:textId="1A856D4D" w:rsidR="001C2836" w:rsidRDefault="001C2836" w:rsidP="000B36DD">
+          <w:p w14:paraId="749E9C01" w14:textId="464E63AC" w:rsidR="001C2836" w:rsidRPr="00053711" w:rsidRDefault="001C2836" w:rsidP="005D2E43">
             <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00053711">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>e-mail:</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2E43" w:rsidRPr="00053711">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ___________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E145BB2" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="5E145BB2" w14:textId="586BE46A" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A228B7E" w14:textId="77777777" w:rsidR="008B797C" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="3A228B7E" w14:textId="77777777" w:rsidR="008B797C" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve">Předmět žádosti: </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Předmět žádosti:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F5C44">
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053711">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>žádost o</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F5C44">
+      <w:r w:rsidRPr="00053711">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F5C44">
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>udělení souhlasu statutárního města Ostravy – městského obvodu Poruba s umístěním reklamního zařízení typu „A“ na místní komunikaci</w:t>
       </w:r>
-      <w:r w:rsidR="001C2836">
+      <w:r w:rsidR="001C2836" w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0290B43A" w14:textId="77777777" w:rsidR="008B797C" w:rsidRDefault="008B797C" w:rsidP="000B36DD">
+    <w:p w14:paraId="0290B43A" w14:textId="77777777" w:rsidR="008B797C" w:rsidRPr="00053711" w:rsidRDefault="008B797C" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DB60B8A" w14:textId="20C8EE7B" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="008B797C" w:rsidP="000B36DD">
+    <w:p w14:paraId="6DB60B8A" w14:textId="3107C259" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="008B797C" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>na ulici</w:t>
       </w:r>
-      <w:r w:rsidR="000B36DD" w:rsidRPr="002F5C44">
+      <w:r w:rsidR="000B36DD" w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> …………...</w:t>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B36DD" w:rsidRPr="002F5C44">
-[...3 lines deleted...]
-        <w:t>…</w:t>
+      <w:r w:rsidR="00D93C85" w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE58DF0" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="7BE58DF0" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="320CD349" w14:textId="02AF7415" w:rsidR="000B36DD" w:rsidRDefault="008B797C" w:rsidP="000B36DD">
+    <w:p w14:paraId="320CD349" w14:textId="7F2A211F" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="008B797C" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>části pozemku p. č.:</w:t>
       </w:r>
-      <w:r w:rsidR="000B36DD" w:rsidRPr="002F5C44">
-        <w:t>………………………</w:t>
+      <w:r w:rsidR="00D93C85" w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________ </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">v k. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ú.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Poruba / Poruba-sever*, obec Ostrava</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232288B8" w14:textId="77777777" w:rsidR="008B797C" w:rsidRPr="002F5C44" w:rsidRDefault="008B797C" w:rsidP="000B36DD">
+    <w:p w14:paraId="232288B8" w14:textId="77777777" w:rsidR="008B797C" w:rsidRDefault="008B797C" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31126931" w14:textId="785C910F" w:rsidR="000B36DD" w:rsidRPr="00980F68" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="4EBB65CE" w14:textId="77777777" w:rsidR="006D6A1D" w:rsidRPr="00053711" w:rsidRDefault="006D6A1D" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31126931" w14:textId="785C910F" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bližší odůvodnění žádosti</w:t>
       </w:r>
-      <w:r w:rsidR="008B797C">
+      <w:r w:rsidR="008B797C" w:rsidRPr="00053711">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B797C" w:rsidRPr="00980F68">
+      <w:r w:rsidR="008B797C" w:rsidRPr="00053711">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(před jakou provozovnou a za jakým účelem se reklamní zařízení umisťuje)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980F68">
+      <w:r w:rsidRPr="00053711">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5A5631" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="2A5A5631" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A96406" w14:textId="028F5422" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
-      <w:pPr>
+    <w:p w14:paraId="0B6F2C4D" w14:textId="38A763A8" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="00D93C85" w:rsidP="00D93C85">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F5C44">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>…</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6F2C4D" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="3E1A6A11" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43032B96" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="1663DD27" w14:textId="67290136" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="002F5C44">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Porubě dne  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1027E5E1" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="1027E5E1" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65AAB1DE" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="65AAB1DE" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60767647" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="253D5E8C" w14:textId="77777777" w:rsidR="00C25BEB" w:rsidRPr="00053711" w:rsidRDefault="00C25BEB" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C60F0C5" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="7FE0FB31" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B6B1A3E" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="100D0D9D" w14:textId="724A3789" w:rsidR="0060085C" w:rsidRPr="00053711" w:rsidRDefault="006D6A1D" w:rsidP="0060085C">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t>...........................................................</w:t>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2768E642" w14:textId="6A45BA68" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="0060085C">
+    <w:p w14:paraId="2768E642" w14:textId="58E55797" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="006D6A1D" w:rsidP="0060085C">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>podpis, razítko</w:t>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="000B36DD" w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>odpis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000B36DD" w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>razítko</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, pokud se používá)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E562DB1" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="4B23D696" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B23D696" w14:textId="77777777" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="000B36DD" w:rsidP="000B36DD">
+    <w:p w14:paraId="54850D2B" w14:textId="3BA6A9AE" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="008B797C" w:rsidP="008B797C">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>*nehodící se škrtněte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D98190" w14:textId="239ADC93" w:rsidR="000B36DD" w:rsidRPr="002F5C44" w:rsidRDefault="00B1392A" w:rsidP="000B36DD">
+    <w:p w14:paraId="6636C970" w14:textId="77777777" w:rsidR="00463E0F" w:rsidRPr="00053711" w:rsidRDefault="00463E0F" w:rsidP="008B797C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23095EFB" w14:textId="77777777" w:rsidR="001D035B" w:rsidRPr="00053711" w:rsidRDefault="001D035B" w:rsidP="008B797C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D98190" w14:textId="239ADC93" w:rsidR="000B36DD" w:rsidRPr="007A7B85" w:rsidRDefault="00B1392A" w:rsidP="000B36DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>K žádosti se přikládá</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C66587" w14:textId="388D3C8C" w:rsidR="000B36DD" w:rsidRDefault="008B797C" w:rsidP="002C05F4">
+    <w:p w14:paraId="50C66587" w14:textId="388D3C8C" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="008B797C" w:rsidP="002C05F4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="000B36DD" w:rsidRPr="002F5C44">
+      <w:r w:rsidR="000B36DD" w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ákres do katastrální mapy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B10F024" w14:textId="6D0B39D5" w:rsidR="000B36DD" w:rsidRDefault="008B797C" w:rsidP="002C05F4">
+    <w:p w14:paraId="1B10F024" w14:textId="6D0B39D5" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="008B797C" w:rsidP="002C05F4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="000B36DD" w:rsidRPr="002F5C44">
+      <w:r w:rsidR="000B36DD" w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>izualizace</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331E8C00" w14:textId="14FBE36D" w:rsidR="008B797C" w:rsidRPr="008B797C" w:rsidRDefault="008B797C" w:rsidP="008B797C">
+    <w:p w14:paraId="331E8C00" w14:textId="14FBE36D" w:rsidR="008B797C" w:rsidRPr="00053711" w:rsidRDefault="008B797C" w:rsidP="008B797C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ýpis z obchodního rejstříku (právnická osoba) </w:t>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">výpis z obchodního rejstříku (právnická osoba) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13078835" w14:textId="5EC16761" w:rsidR="008B797C" w:rsidRDefault="008B797C" w:rsidP="008B797C">
+    <w:p w14:paraId="13078835" w14:textId="5EC16761" w:rsidR="008B797C" w:rsidRPr="00053711" w:rsidRDefault="008B797C" w:rsidP="008B797C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B797C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>výpis ze živnostenského rejstříku nebo jiný doklad opravňující k podnikání (fyzická osoba podnikající)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2264B4E7" w14:textId="3E0195DA" w:rsidR="000B36DD" w:rsidRDefault="000B36DD" w:rsidP="002C05F4">
+    <w:p w14:paraId="2264B4E7" w14:textId="3E0195DA" w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidRDefault="000B36DD" w:rsidP="002C05F4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002F5C44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Smlouva o nájmu prostor sloužících k podnikání</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000B36DD" w:rsidSect="00867BA5">
+    <w:sectPr w:rsidR="000B36DD" w:rsidRPr="00053711" w:rsidSect="00192594">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1559" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5A2F0C5F" w14:textId="77777777" w:rsidR="006A78F5" w:rsidRDefault="006A78F5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7BEA0B5C" w14:textId="77777777" w:rsidR="006A78F5" w:rsidRDefault="006A78F5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -1046,50 +1085,57 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AC5AE92" w14:textId="28E62C35" w:rsidR="00867BA5" w:rsidRDefault="00B1122E" w:rsidP="00867BA5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1440"/>
@@ -1097,51 +1143,51 @@
         <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AC5AE94" wp14:editId="2AC5AE95">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5075555</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-10160</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1040130" cy="252095"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1430899135" name="obrázek 2"/>
+          <wp:docPr id="2066091387" name="obrázek 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -1256,241 +1302,778 @@
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 00845451 </w:t>
     </w:r>
     <w:r w:rsidR="00867BA5" w:rsidRPr="00A6243B">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>DIČ</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> CZ00845451</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2AC5AE93" w14:textId="77777777" w:rsidR="00867BA5" w:rsidRDefault="00C110D5" w:rsidP="00867BA5">
+  <w:p w14:paraId="2AC5AE93" w14:textId="4A98CCC1" w:rsidR="00867BA5" w:rsidRDefault="00867BA5" w:rsidP="00867BA5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="left" w:pos="3060"/>
         <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:ind w:left="-28" w:hanging="539"/>
     </w:pPr>
-    <w:r w:rsidRPr="00174097">
-[...100 lines deleted...]
-    <w:r w:rsidR="00867BA5">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="007924E8" w:rsidRPr="00650231">
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>www.poruba.ostrava.cz</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="00867BA5">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00867BA5">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00867BA5" w:rsidRPr="004039A9">
+    <w:r w:rsidRPr="004039A9">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Číslo účtu</w:t>
     </w:r>
-    <w:r w:rsidR="00867BA5">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 1649335379/0800</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1573ADF2" w14:textId="77777777" w:rsidR="006A78F5" w:rsidRDefault="006A78F5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="13D04A58" w14:textId="77777777" w:rsidR="006A78F5" w:rsidRDefault="006A78F5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9687" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="820"/>
+      <w:gridCol w:w="4458"/>
+      <w:gridCol w:w="4409"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00C25BEB" w14:paraId="4EE4C89B" w14:textId="77777777" w:rsidTr="005D2E43">
+      <w:trPr>
+        <w:trHeight w:val="626"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="820" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="6D1119BD" w14:textId="77777777" w:rsidR="00C25BEB" w:rsidRPr="00C25BEB" w:rsidRDefault="00C25BEB" w:rsidP="00C25BEB">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1418"/>
+            </w:tabs>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C25BEB">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5809F413" wp14:editId="10E57251">
+                <wp:extent cx="390525" cy="476250"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:docPr id="3" name="obrázek 1" descr="znak_modry"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1" descr="znak_modry"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="390525" cy="476250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4458" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="70056CAF" w14:textId="5EB4F91D" w:rsidR="005D2E43" w:rsidRDefault="005D2E43" w:rsidP="005D2E43">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53A7A2E8" wp14:editId="4D876831">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="column">
+                      <wp:posOffset>2971800</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="paragraph">
+                      <wp:posOffset>0</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="2642235" cy="685800"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="1" name="Textové pole 1"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="2642235" cy="685800"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:solidFill>
+                                    <a:srgbClr val="FFFFFF"/>
+                                  </a:solidFill>
+                                </a14:hiddenFill>
+                              </a:ext>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="5F9C25CE" w14:textId="68B4C9A1" w:rsidR="005D2E43" w:rsidRPr="00FC6E85" w:rsidRDefault="005D2E43" w:rsidP="005D2E43">
+                                <w:pPr>
+                                  <w:pStyle w:val="zhlav0"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>Žádost</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="page">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="page">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shapetype w14:anchorId="53A7A2E8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Textové pole 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:234pt;margin-top:0;width:208.05pt;height:54pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGTnCQ4QEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjxkiwz4hRdiw4D&#10;ugvQ7gNkWYqF2aJGKbGzrx8lp2m2vg17ESSSPjznkN5cjX3HDgq9AVvx+SznTFkJjbG7in9/vHuz&#10;5swHYRvRgVUVPyrPr7avX20GV6oCWugahYxArC8HV/E2BFdmmZet6oWfgVOWkhqwF4GeuMsaFAOh&#10;911W5PkqGwAbhyCV9xS9nZJ8m/C1VjJ81dqrwLqKE7eQTkxnHc9suxHlDoVrjTzREP/AohfGUtMz&#10;1K0Igu3RvIDqjUTwoMNMQp+B1kaqpIHUzPO/1Dy0wqmkhczx7myT/3+w8svhwX1DFsYPMNIAkwjv&#10;7kH+8MzCTSvsTl0jwtAq0VDjebQsG5wvT59Gq33pI0g9fIaGhiz2ARLQqLGPrpBORug0gOPZdDUG&#10;JilYrBZF8XbJmaTcar1c52kqmSifvnbow0cFPYuXiiMNNaGLw70PkY0on0piMwt3puvSYDv7R4AK&#10;YySxj4Qn6mGsR6qOKmpojqQDYdoT2mu6tIC/OBtoRyruf+4FKs66T5a8eD9fLOJSpcdi+a6gB15m&#10;6suMsJKgKh44m643YVrEvUOza6nT5L6Fa/JPmyTtmdWJN+1BUnza2bhol+9U9fxnbX8DAAD//wMA&#10;UEsDBBQABgAIAAAAIQAtsjXV3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWDJUptI1nRCIK4gNkHbzGq+taJyqydby7zEnuFiy39Pz98rN7Ht1pjF2gS0sFwYUcR1cx42F&#10;993zTQ4qJmSHfWCy8E0RNtXlRYmFCxO/0XmbGiUhHAu00KY0FFrHuiWPcREGYtGOYfSYZB0b7Uac&#10;JNz3+taYlfbYsXxocaDHluqv7clb+Hg57j8z89o8+bthCrPR7O+1tddX88MaVKI5/ZnhF1/QoRKm&#10;Qzixi6q3kK1y6ZIsyBQ5z7MlqIP4jNx1Ver/BaofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAEZOcJDhAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC2yNdXcAAAACAEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5F9C25CE" w14:textId="68B4C9A1" w:rsidR="005D2E43" w:rsidRPr="00FC6E85" w:rsidRDefault="005D2E43" w:rsidP="005D2E43">
+                          <w:pPr>
+                            <w:pStyle w:val="zhlav0"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Žádost</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>Statutární město Ostrava</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1B625B06" w14:textId="7A94B5E6" w:rsidR="005D2E43" w:rsidRPr="005D2E43" w:rsidRDefault="005D2E43" w:rsidP="005D2E43">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>městský obvod Poruba</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1B27605A" w14:textId="2090F031" w:rsidR="005D2E43" w:rsidRPr="00812056" w:rsidRDefault="00F57702" w:rsidP="005D2E43">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>ú</w:t>
+          </w:r>
+          <w:r w:rsidR="005D2E43">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>řad městského</w:t>
+          </w:r>
+          <w:r w:rsidR="005D2E43" w:rsidRPr="00812056">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> obvod</w:t>
+          </w:r>
+          <w:r w:rsidR="005D2E43">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>u</w:t>
+          </w:r>
+          <w:r w:rsidR="005D2E43" w:rsidRPr="00812056">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7756B7A5" w14:textId="50124E5F" w:rsidR="00C25BEB" w:rsidRPr="00C25BEB" w:rsidRDefault="005D2E43" w:rsidP="005D2E43">
+          <w:pPr>
+            <w:pStyle w:val="Zhlav"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+            </w:rPr>
+            <w:t>odbor dopravy</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4408" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="54D01C91" w14:textId="77777777" w:rsidR="00C25BEB" w:rsidRDefault="00C25BEB" w:rsidP="00C25BEB">
+          <w:pPr>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00C25BEB" w14:paraId="65C1D4B4" w14:textId="77777777" w:rsidTr="005D2E43">
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="129"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9687" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="39F0CBA9" w14:textId="77777777" w:rsidR="00C25BEB" w:rsidRPr="00C25BEB" w:rsidRDefault="00C25BEB" w:rsidP="00C25BEB"/>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="1BC7ECF6" w14:textId="77777777" w:rsidR="00C25BEB" w:rsidRDefault="00C25BEB">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9778" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="828"/>
+      <w:gridCol w:w="4500"/>
+      <w:gridCol w:w="4450"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00463E0F" w14:paraId="2999F173" w14:textId="77777777" w:rsidTr="00306BD0">
+      <w:trPr>
+        <w:trHeight w:val="889"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="828" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="411D4FAA" w14:textId="77777777" w:rsidR="00463E0F" w:rsidRPr="00650231" w:rsidRDefault="00463E0F" w:rsidP="00463E0F">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1418"/>
+            </w:tabs>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="568CB140" wp14:editId="6E78CE1F">
+                <wp:extent cx="390525" cy="476250"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:docPr id="241474549" name="obrázek 1" descr="znak_modry"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1" descr="znak_modry"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="390525" cy="476250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="1C8600E8" w14:textId="77777777" w:rsidR="00463E0F" w:rsidRDefault="00463E0F" w:rsidP="00463E0F">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00650231">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Statutární město Ostrava</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5BDD7715" w14:textId="77777777" w:rsidR="00463E0F" w:rsidRPr="00650231" w:rsidRDefault="00463E0F" w:rsidP="00463E0F">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>městský obvod Poruba</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5A2E4050" w14:textId="77777777" w:rsidR="00463E0F" w:rsidRDefault="00463E0F" w:rsidP="00463E0F">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Ú</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00650231">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>řad městského obvodu</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3B66152E" w14:textId="77777777" w:rsidR="00463E0F" w:rsidRDefault="00463E0F" w:rsidP="00463E0F">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">odbor dopravy </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="56475090" w14:textId="77777777" w:rsidR="00463E0F" w:rsidRDefault="00463E0F" w:rsidP="00463E0F">
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="003C69"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>silniční správní úřad</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4450" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="08EA8FC3" w14:textId="77777777" w:rsidR="00463E0F" w:rsidRDefault="00463E0F" w:rsidP="00463E0F">
+          <w:pPr>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00463E0F" w14:paraId="0A82CA04" w14:textId="77777777" w:rsidTr="00306BD0">
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="184"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9778" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="11D098CE" w14:textId="77777777" w:rsidR="00463E0F" w:rsidRDefault="00463E0F" w:rsidP="00463E0F"/>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="61DAB3DC" w14:textId="77777777" w:rsidR="00463E0F" w:rsidRDefault="00463E0F">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036F753B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59ACB626"/>
     <w:lvl w:ilvl="0" w:tplc="3FF03354">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3926,254 +4509,268 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1242641817">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="539126094">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="300697493">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1875726766">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="296223274">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="872113718">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="164"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C4EA8"/>
     <w:rsid w:val="00010982"/>
     <w:rsid w:val="00020B41"/>
     <w:rsid w:val="00027CD9"/>
     <w:rsid w:val="000454D6"/>
+    <w:rsid w:val="00053711"/>
     <w:rsid w:val="0006052F"/>
     <w:rsid w:val="00064A25"/>
     <w:rsid w:val="0006576E"/>
     <w:rsid w:val="00085940"/>
     <w:rsid w:val="00096C0F"/>
     <w:rsid w:val="000B36DD"/>
     <w:rsid w:val="000C430D"/>
     <w:rsid w:val="000D189E"/>
     <w:rsid w:val="000D24BD"/>
     <w:rsid w:val="000D3B54"/>
     <w:rsid w:val="000E13E6"/>
     <w:rsid w:val="000E2ACA"/>
     <w:rsid w:val="000E57B9"/>
     <w:rsid w:val="000F187C"/>
     <w:rsid w:val="000F712B"/>
     <w:rsid w:val="00105F2D"/>
     <w:rsid w:val="00116043"/>
     <w:rsid w:val="001207ED"/>
     <w:rsid w:val="001263E7"/>
     <w:rsid w:val="00141F1F"/>
     <w:rsid w:val="00144EE0"/>
     <w:rsid w:val="0015328E"/>
     <w:rsid w:val="00153AAE"/>
     <w:rsid w:val="00154F7D"/>
     <w:rsid w:val="001870AB"/>
+    <w:rsid w:val="00192594"/>
     <w:rsid w:val="001A12DA"/>
     <w:rsid w:val="001B5B48"/>
     <w:rsid w:val="001B6AE3"/>
     <w:rsid w:val="001C05FC"/>
     <w:rsid w:val="001C2836"/>
     <w:rsid w:val="001C4EA8"/>
+    <w:rsid w:val="001D035B"/>
     <w:rsid w:val="001D411A"/>
     <w:rsid w:val="001D4444"/>
     <w:rsid w:val="001E4225"/>
     <w:rsid w:val="001E6E9B"/>
     <w:rsid w:val="001F1BC9"/>
     <w:rsid w:val="00201586"/>
+    <w:rsid w:val="00201DF8"/>
     <w:rsid w:val="00210F38"/>
     <w:rsid w:val="002255DE"/>
     <w:rsid w:val="00244B0E"/>
     <w:rsid w:val="002576F7"/>
     <w:rsid w:val="00263AB6"/>
     <w:rsid w:val="002A41B9"/>
     <w:rsid w:val="002B161C"/>
     <w:rsid w:val="002B5F4D"/>
     <w:rsid w:val="002C05F4"/>
     <w:rsid w:val="002C267D"/>
+    <w:rsid w:val="002D02F7"/>
     <w:rsid w:val="002D1210"/>
     <w:rsid w:val="002D54AA"/>
     <w:rsid w:val="002D5D4E"/>
     <w:rsid w:val="002F1BB7"/>
     <w:rsid w:val="002F390B"/>
     <w:rsid w:val="00305FC2"/>
     <w:rsid w:val="00311992"/>
     <w:rsid w:val="00314ACA"/>
     <w:rsid w:val="00315533"/>
     <w:rsid w:val="00315FDD"/>
     <w:rsid w:val="00323940"/>
     <w:rsid w:val="003249E2"/>
     <w:rsid w:val="00332EA2"/>
     <w:rsid w:val="00340151"/>
     <w:rsid w:val="003547F3"/>
     <w:rsid w:val="00362273"/>
     <w:rsid w:val="00383739"/>
     <w:rsid w:val="00385B44"/>
     <w:rsid w:val="003B1098"/>
     <w:rsid w:val="003C7177"/>
     <w:rsid w:val="003D373A"/>
     <w:rsid w:val="003D46D0"/>
     <w:rsid w:val="003D5D67"/>
     <w:rsid w:val="003E6C21"/>
     <w:rsid w:val="003F2F3C"/>
     <w:rsid w:val="00401AC1"/>
     <w:rsid w:val="00415356"/>
     <w:rsid w:val="00415F0E"/>
     <w:rsid w:val="0041654F"/>
     <w:rsid w:val="004176B2"/>
     <w:rsid w:val="0042266F"/>
     <w:rsid w:val="004275CF"/>
     <w:rsid w:val="0043535E"/>
     <w:rsid w:val="00451975"/>
     <w:rsid w:val="0046005B"/>
+    <w:rsid w:val="00463E0F"/>
     <w:rsid w:val="0047298B"/>
     <w:rsid w:val="00476201"/>
     <w:rsid w:val="00476E5B"/>
     <w:rsid w:val="0049009C"/>
     <w:rsid w:val="004B14FE"/>
     <w:rsid w:val="004B3932"/>
     <w:rsid w:val="004C6BB9"/>
     <w:rsid w:val="004D1E00"/>
     <w:rsid w:val="004D294E"/>
     <w:rsid w:val="004E3F06"/>
     <w:rsid w:val="004F26CC"/>
     <w:rsid w:val="0051155D"/>
     <w:rsid w:val="00513B54"/>
     <w:rsid w:val="00517ABA"/>
     <w:rsid w:val="00520589"/>
     <w:rsid w:val="00521569"/>
+    <w:rsid w:val="0052446A"/>
     <w:rsid w:val="0052662E"/>
     <w:rsid w:val="00533A0B"/>
+    <w:rsid w:val="00534604"/>
     <w:rsid w:val="00541D81"/>
     <w:rsid w:val="00547072"/>
     <w:rsid w:val="0054748E"/>
+    <w:rsid w:val="00553084"/>
     <w:rsid w:val="00554849"/>
     <w:rsid w:val="00566278"/>
     <w:rsid w:val="005732A5"/>
     <w:rsid w:val="00582DA2"/>
     <w:rsid w:val="00596C78"/>
     <w:rsid w:val="005A74A3"/>
     <w:rsid w:val="005B5283"/>
     <w:rsid w:val="005C222F"/>
+    <w:rsid w:val="005D2E43"/>
     <w:rsid w:val="005E57FC"/>
     <w:rsid w:val="0060085C"/>
     <w:rsid w:val="006053E2"/>
     <w:rsid w:val="00607229"/>
     <w:rsid w:val="0061720D"/>
     <w:rsid w:val="006212AD"/>
     <w:rsid w:val="00630D76"/>
     <w:rsid w:val="006346C9"/>
     <w:rsid w:val="00650231"/>
     <w:rsid w:val="00660CF0"/>
     <w:rsid w:val="00664E69"/>
     <w:rsid w:val="006843D2"/>
     <w:rsid w:val="00685B4F"/>
     <w:rsid w:val="00694E20"/>
     <w:rsid w:val="006959B4"/>
     <w:rsid w:val="006A43F2"/>
     <w:rsid w:val="006A52E9"/>
     <w:rsid w:val="006A635C"/>
     <w:rsid w:val="006A78F5"/>
     <w:rsid w:val="006B7504"/>
     <w:rsid w:val="006C2A33"/>
     <w:rsid w:val="006D5C52"/>
+    <w:rsid w:val="006D6A1D"/>
     <w:rsid w:val="006F129B"/>
     <w:rsid w:val="00710571"/>
     <w:rsid w:val="00710B81"/>
     <w:rsid w:val="00715CE4"/>
     <w:rsid w:val="00721E08"/>
     <w:rsid w:val="00724823"/>
     <w:rsid w:val="00731239"/>
     <w:rsid w:val="00733F4C"/>
     <w:rsid w:val="007556FE"/>
     <w:rsid w:val="0075652E"/>
     <w:rsid w:val="007626F4"/>
     <w:rsid w:val="0077710D"/>
     <w:rsid w:val="007924E8"/>
     <w:rsid w:val="007A2085"/>
     <w:rsid w:val="007A3546"/>
+    <w:rsid w:val="007A7B85"/>
     <w:rsid w:val="007C3DA6"/>
     <w:rsid w:val="007D06D7"/>
     <w:rsid w:val="007D4B73"/>
     <w:rsid w:val="007D4C0B"/>
     <w:rsid w:val="007E6913"/>
     <w:rsid w:val="007F122C"/>
     <w:rsid w:val="007F3264"/>
     <w:rsid w:val="00803258"/>
     <w:rsid w:val="00825E95"/>
     <w:rsid w:val="008407DF"/>
     <w:rsid w:val="00841EDF"/>
     <w:rsid w:val="00853CCC"/>
+    <w:rsid w:val="0086597B"/>
     <w:rsid w:val="00867BA5"/>
     <w:rsid w:val="0088076B"/>
     <w:rsid w:val="00884B0C"/>
     <w:rsid w:val="00891E01"/>
     <w:rsid w:val="008B797C"/>
     <w:rsid w:val="008C7FC5"/>
     <w:rsid w:val="008D6FE7"/>
     <w:rsid w:val="008E35F8"/>
     <w:rsid w:val="00902F2A"/>
     <w:rsid w:val="0090651E"/>
     <w:rsid w:val="00910C9C"/>
     <w:rsid w:val="00914DB6"/>
     <w:rsid w:val="009227D7"/>
     <w:rsid w:val="00933E90"/>
+    <w:rsid w:val="009758C9"/>
     <w:rsid w:val="00980F68"/>
     <w:rsid w:val="009A196A"/>
     <w:rsid w:val="009B401F"/>
     <w:rsid w:val="009C033D"/>
     <w:rsid w:val="009C3E4B"/>
     <w:rsid w:val="009D51C9"/>
     <w:rsid w:val="009F1FD6"/>
     <w:rsid w:val="009F7BEC"/>
     <w:rsid w:val="00A006C6"/>
     <w:rsid w:val="00A0161B"/>
     <w:rsid w:val="00A03BC4"/>
     <w:rsid w:val="00A051D0"/>
     <w:rsid w:val="00A07EF9"/>
     <w:rsid w:val="00A21E64"/>
     <w:rsid w:val="00A25FEB"/>
     <w:rsid w:val="00A34905"/>
     <w:rsid w:val="00A40DF9"/>
     <w:rsid w:val="00A4359A"/>
     <w:rsid w:val="00A57A54"/>
     <w:rsid w:val="00A642D9"/>
     <w:rsid w:val="00A6741E"/>
     <w:rsid w:val="00A82CF7"/>
     <w:rsid w:val="00AA0461"/>
     <w:rsid w:val="00AA0ECB"/>
     <w:rsid w:val="00AA39E3"/>
@@ -4184,132 +4781,136 @@
     <w:rsid w:val="00AD78A6"/>
     <w:rsid w:val="00AD79C4"/>
     <w:rsid w:val="00AE106E"/>
     <w:rsid w:val="00AE1464"/>
     <w:rsid w:val="00AF1585"/>
     <w:rsid w:val="00B1122E"/>
     <w:rsid w:val="00B1392A"/>
     <w:rsid w:val="00B161F3"/>
     <w:rsid w:val="00B32F80"/>
     <w:rsid w:val="00B34133"/>
     <w:rsid w:val="00B630E6"/>
     <w:rsid w:val="00B63DA4"/>
     <w:rsid w:val="00B648B3"/>
     <w:rsid w:val="00B8768B"/>
     <w:rsid w:val="00B90708"/>
     <w:rsid w:val="00BA43EF"/>
     <w:rsid w:val="00BC4BE3"/>
     <w:rsid w:val="00BC4ECA"/>
     <w:rsid w:val="00BC70D7"/>
     <w:rsid w:val="00BE44D0"/>
     <w:rsid w:val="00BE5CC1"/>
     <w:rsid w:val="00C060BC"/>
     <w:rsid w:val="00C110D5"/>
     <w:rsid w:val="00C1273A"/>
     <w:rsid w:val="00C258B7"/>
+    <w:rsid w:val="00C25BEB"/>
     <w:rsid w:val="00C3221A"/>
     <w:rsid w:val="00C368C9"/>
     <w:rsid w:val="00C40897"/>
     <w:rsid w:val="00C46DE6"/>
     <w:rsid w:val="00C61B7B"/>
     <w:rsid w:val="00C808C8"/>
     <w:rsid w:val="00C816B1"/>
     <w:rsid w:val="00C83539"/>
     <w:rsid w:val="00C86AED"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C9396C"/>
     <w:rsid w:val="00C93F43"/>
     <w:rsid w:val="00C94D30"/>
     <w:rsid w:val="00CD222D"/>
     <w:rsid w:val="00CD363A"/>
     <w:rsid w:val="00CE0BB2"/>
     <w:rsid w:val="00CE468B"/>
     <w:rsid w:val="00CF01CA"/>
     <w:rsid w:val="00CF3031"/>
     <w:rsid w:val="00CF4BF7"/>
     <w:rsid w:val="00CF5344"/>
     <w:rsid w:val="00D05F9E"/>
     <w:rsid w:val="00D156BF"/>
     <w:rsid w:val="00D15841"/>
     <w:rsid w:val="00D20467"/>
     <w:rsid w:val="00D20ED4"/>
     <w:rsid w:val="00D22229"/>
     <w:rsid w:val="00D40C8B"/>
     <w:rsid w:val="00D415E5"/>
     <w:rsid w:val="00D42342"/>
     <w:rsid w:val="00D44485"/>
     <w:rsid w:val="00D47F34"/>
     <w:rsid w:val="00D51F8F"/>
     <w:rsid w:val="00D57343"/>
     <w:rsid w:val="00D63FEF"/>
     <w:rsid w:val="00D66732"/>
     <w:rsid w:val="00D741FB"/>
     <w:rsid w:val="00D767A5"/>
     <w:rsid w:val="00D81D94"/>
     <w:rsid w:val="00D8303F"/>
     <w:rsid w:val="00D8377E"/>
+    <w:rsid w:val="00D93C85"/>
     <w:rsid w:val="00D94FD1"/>
     <w:rsid w:val="00DA3C8A"/>
     <w:rsid w:val="00DB4D90"/>
     <w:rsid w:val="00DB68BE"/>
     <w:rsid w:val="00DE4C9D"/>
     <w:rsid w:val="00DF00DC"/>
     <w:rsid w:val="00DF64AD"/>
     <w:rsid w:val="00E06410"/>
     <w:rsid w:val="00E11DFA"/>
     <w:rsid w:val="00E144B4"/>
     <w:rsid w:val="00E25545"/>
     <w:rsid w:val="00E32EB5"/>
     <w:rsid w:val="00E34BC6"/>
     <w:rsid w:val="00E40C96"/>
     <w:rsid w:val="00E412B5"/>
     <w:rsid w:val="00E419FF"/>
     <w:rsid w:val="00E9273F"/>
     <w:rsid w:val="00E93824"/>
     <w:rsid w:val="00EB168F"/>
     <w:rsid w:val="00EC382B"/>
     <w:rsid w:val="00EC65DD"/>
     <w:rsid w:val="00ED7753"/>
     <w:rsid w:val="00EE2867"/>
     <w:rsid w:val="00EE3287"/>
     <w:rsid w:val="00EF27E7"/>
     <w:rsid w:val="00EF7C13"/>
     <w:rsid w:val="00F06CBD"/>
     <w:rsid w:val="00F079B6"/>
     <w:rsid w:val="00F2329C"/>
     <w:rsid w:val="00F2782E"/>
     <w:rsid w:val="00F30D93"/>
     <w:rsid w:val="00F44882"/>
     <w:rsid w:val="00F54635"/>
+    <w:rsid w:val="00F57702"/>
     <w:rsid w:val="00F63141"/>
     <w:rsid w:val="00F66CD0"/>
     <w:rsid w:val="00F753DF"/>
     <w:rsid w:val="00F776A7"/>
     <w:rsid w:val="00F97DD4"/>
     <w:rsid w:val="00FA49AD"/>
     <w:rsid w:val="00FA5850"/>
     <w:rsid w:val="00FC761A"/>
+    <w:rsid w:val="00FF2E9F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2AC5AE47"/>
@@ -4781,50 +5382,51 @@
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001C4EA8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003E6C21"/>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
     <w:rsid w:val="007F3264"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:rsid w:val="007F3264"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="slostrnky">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="007F3264"/>
   </w:style>
@@ -4965,95 +5567,129 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Arial8vtabulceChar">
     <w:name w:val="Arial 8 v tabulce Char"/>
     <w:link w:val="Arial8vtabulce"/>
     <w:locked/>
     <w:rsid w:val="00C8776E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Odrky">
     <w:name w:val="Odrážky"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:rsid w:val="005D2E43"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="zhlav0">
+    <w:name w:val="záhlaví"/>
+    <w:aliases w:val="azurový název dokumentu"/>
+    <w:rsid w:val="005D2E43"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="00ADD0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="87389186">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="859202817">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5317,68 +5953,68 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDA3614F-872E-4343-BCC1-5A5BCF7F2352}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1146</Characters>
+  <Pages>1</Pages>
+  <Words>250</Words>
+  <Characters>1475</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Úřad městského obvodu Poruba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1338</CharactersWithSpaces>
+  <CharactersWithSpaces>1722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Ivana Horáková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>