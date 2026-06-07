--- v0 (2026-04-26)
+++ v1 (2026-06-07)
@@ -37,51 +37,50 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="828"/>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="4450"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C4EA8" w14:paraId="2AC5AE4D" w14:textId="77777777" w:rsidTr="003D079C">
         <w:trPr>
           <w:trHeight w:val="889"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC5AE47" w14:textId="77777777" w:rsidR="001C4EA8" w:rsidRPr="00650231" w:rsidRDefault="00B1122E" w:rsidP="00650231">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
@@ -122,51 +121,50 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC5AE48" w14:textId="77777777" w:rsidR="001C4EA8" w:rsidRPr="00650231" w:rsidRDefault="001C4EA8" w:rsidP="00650231">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00650231">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Statutární město Ostrava</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC5AE4A" w14:textId="77777777" w:rsidR="004E3F06" w:rsidRDefault="004E3F06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -218,74 +216,72 @@
               <w:t xml:space="preserve">dopravy </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC5AE4B" w14:textId="18FB0F86" w:rsidR="003233DC" w:rsidRDefault="003233DC" w:rsidP="002A41B9">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>silniční správní úřad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC5AE4C" w14:textId="1CF47CCA" w:rsidR="00D81D94" w:rsidRDefault="00D81D94" w:rsidP="00650231">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F3264" w14:paraId="2AC5AE4F" w14:textId="77777777" w:rsidTr="003D079C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC5AE4E" w14:textId="77777777" w:rsidR="007F3264" w:rsidRDefault="007F3264"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="786E193C" w14:textId="728F3BC1" w:rsidR="003D079C" w:rsidRDefault="003D079C" w:rsidP="003D079C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BF43E2A" w14:textId="77777777" w:rsidR="003233DC" w:rsidRDefault="003233DC" w:rsidP="003D079C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1136,62 +1132,80 @@
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07782202" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C4F6778" w14:textId="5FFF69DC" w:rsidR="00AC6816" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Upozornění</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799DD1BF" w14:textId="77777777" w:rsidR="00D26BAD" w:rsidRDefault="00AC6816" w:rsidP="00CA03E2">
+    <w:p w14:paraId="799DD1BF" w14:textId="1781B54F" w:rsidR="00D26BAD" w:rsidRDefault="001432FE" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005762C8">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>V případě umístění nového reklamního zařízení na místní komunikaci, je žádost o umístění reklamního zařízení předkládána Radě městského obvodu Poruba za účelem udělení souhlasu</w:t>
+        <w:t>Podle organizačního řádu Úřadu městského obvodu Poruba, bude žádost o um</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6816" w:rsidRPr="005762C8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ístění reklamního zařízení na místní komunikaci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6816" w:rsidRPr="005762C8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> předkládána Radě městského obvodu Poruba za účelem udělení souhlasu</w:t>
       </w:r>
       <w:r w:rsidR="005762C8" w:rsidRPr="005762C8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2691BD" w14:textId="6FD53B42" w:rsidR="00AC6816" w:rsidRPr="00D26BAD" w:rsidRDefault="005762C8" w:rsidP="00D26BAD">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26BAD">
         <w:rPr>
           <w:b/>
@@ -1264,72 +1278,72 @@
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="768696B2" w14:textId="77777777" w:rsidR="0041752D" w:rsidRDefault="0041752D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3310,57 +3324,59 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C4EA8"/>
     <w:rsid w:val="00010982"/>
     <w:rsid w:val="00020B41"/>
     <w:rsid w:val="00027CD9"/>
     <w:rsid w:val="000454D6"/>
     <w:rsid w:val="0006052F"/>
     <w:rsid w:val="00064A25"/>
     <w:rsid w:val="00085940"/>
     <w:rsid w:val="00096C0F"/>
     <w:rsid w:val="000C430D"/>
     <w:rsid w:val="000D189E"/>
     <w:rsid w:val="000D24BD"/>
     <w:rsid w:val="000D3B54"/>
     <w:rsid w:val="000E2ACA"/>
     <w:rsid w:val="000E57B9"/>
     <w:rsid w:val="000F1536"/>
     <w:rsid w:val="000F187C"/>
     <w:rsid w:val="000F712B"/>
     <w:rsid w:val="00105F2D"/>
     <w:rsid w:val="00116043"/>
     <w:rsid w:val="001207ED"/>
     <w:rsid w:val="001263E7"/>
     <w:rsid w:val="00141F1F"/>
+    <w:rsid w:val="001432FE"/>
     <w:rsid w:val="00144EE0"/>
     <w:rsid w:val="0015328E"/>
     <w:rsid w:val="00153AAE"/>
     <w:rsid w:val="00154F7D"/>
     <w:rsid w:val="00160DD3"/>
     <w:rsid w:val="001870AB"/>
     <w:rsid w:val="001A12DA"/>
+    <w:rsid w:val="001A24F3"/>
     <w:rsid w:val="001B5B48"/>
     <w:rsid w:val="001B6AE3"/>
     <w:rsid w:val="001C05FC"/>
     <w:rsid w:val="001C4EA8"/>
     <w:rsid w:val="001D411A"/>
     <w:rsid w:val="001D4444"/>
     <w:rsid w:val="001E6E9B"/>
     <w:rsid w:val="001F1BC9"/>
     <w:rsid w:val="001F40E4"/>
     <w:rsid w:val="00201586"/>
     <w:rsid w:val="002255DE"/>
     <w:rsid w:val="00263AB6"/>
     <w:rsid w:val="002A41B9"/>
     <w:rsid w:val="002B161C"/>
     <w:rsid w:val="002B5F4D"/>
     <w:rsid w:val="002C267D"/>
     <w:rsid w:val="002D1210"/>
     <w:rsid w:val="002D54AA"/>
     <w:rsid w:val="002D775C"/>
     <w:rsid w:val="002F1BB7"/>
     <w:rsid w:val="002F390B"/>
     <w:rsid w:val="00311992"/>
     <w:rsid w:val="00315533"/>
     <w:rsid w:val="00315FDD"/>
     <w:rsid w:val="003233DC"/>
@@ -4637,66 +4653,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>454</Words>
-  <Characters>2682</Characters>
+  <Words>456</Words>
+  <Characters>2692</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Úřad městského obvodu Poruba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3130</CharactersWithSpaces>
+  <CharactersWithSpaces>3142</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivana Horáková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>