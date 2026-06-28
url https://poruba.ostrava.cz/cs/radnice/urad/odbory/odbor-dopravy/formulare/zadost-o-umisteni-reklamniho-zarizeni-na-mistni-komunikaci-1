--- v1 (2026-06-07)
+++ v2 (2026-06-28)
@@ -326,572 +326,474 @@
       <w:r>
         <w:t xml:space="preserve">Žádost o povolení ke zvláštnímu užívání místní komunikace podle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>§ 25 odst. 6 písm. c)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zákona č. 13/1997 Sb., o pozemních komunikacích, ve znění pozdějších předpisů, za účelem </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">umístění reklamního zařízení </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48FF3CA6" w14:textId="4E9C6137" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">před </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">.   </w:t>
+        <w:t xml:space="preserve">před provozovnou:…………………………………….………………………………...……………..   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C67DC1" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>na ulici ………………………………</w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>na ulici …………………………………….………………    č. p.  ……………...  v Ostravě - Porubě</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="13D3199A" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">na pozemku parcelní číslo: …………………………………………, k. </w:t>
-[...23 lines deleted...]
-        <w:t>…………</w:t>
+        <w:t>na pozemku parcelní číslo: …………………………………………, k. ú.:  …….………….…………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17284A96" w14:textId="2FBA4572" w:rsidR="00AC6816" w:rsidRPr="005762C8" w:rsidRDefault="00AC6816" w:rsidP="00AC6816">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005762C8">
-        <w:t xml:space="preserve">na ploše místní komunikace </w:t>
-[...7 lines deleted...]
-        <w:t>……………...……………………………………………………</w:t>
+        <w:t>na ploše místní komunikace č.:………………...……………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="005762C8">
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2489DD2D" w14:textId="604A539E" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">v termínu od - </w:t>
-[...7 lines deleted...]
-        <w:t>……………………………………………………………………………………</w:t>
+        <w:t>v termínu od - do:………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F6C29D" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">na </w:t>
-[...15 lines deleted...]
-        <w:t>.  m</w:t>
+        <w:t>na ploše:  do  …..  m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="10"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         </w:t>
-[...13 lines deleted...]
-        <w:t>plocha na chodníku)</w:t>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(plocha na chodníku)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3094F4E0" w14:textId="1E76D008" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F179181" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D83082B" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+    <w:p w14:paraId="1467BAC2" w14:textId="77777777" w:rsidR="00156EA5" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Žadatel: </w:t>
-[...3 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Žadatel:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3258"/>
+        <w:gridCol w:w="3977"/>
+        <w:gridCol w:w="2540"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00156EA5" w:rsidRPr="00D67F7D" w14:paraId="77794808" w14:textId="77777777" w:rsidTr="00156EA5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08706647" w14:textId="3DB0A3A2" w:rsidR="00156EA5" w:rsidRPr="00D67F7D" w:rsidRDefault="00156EA5" w:rsidP="00FC56B0">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="592364960"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00D67F7D">
+              <w:t xml:space="preserve"> právnická osoba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B106498" w14:textId="1A4A9CF9" w:rsidR="00156EA5" w:rsidRPr="00D67F7D" w:rsidRDefault="00156EA5" w:rsidP="00FC56B0">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-463732530"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00D67F7D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00D67F7D">
+              <w:t xml:space="preserve"> fyzická osoba podnikající</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEFFAE8" w14:textId="77777777" w:rsidR="00156EA5" w:rsidRPr="00D67F7D" w:rsidRDefault="00156EA5" w:rsidP="00FC56B0">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1718964487"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00D67F7D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00D67F7D">
+              <w:t xml:space="preserve"> fyzická osoba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0B0BCC94" w14:textId="77777777" w:rsidR="00156EA5" w:rsidRDefault="00156EA5" w:rsidP="00CA03E2">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="06DD4ED0" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Název / Jméno: ………………………………………………………………</w:t>
-[...7 lines deleted...]
-        <w:t>…………………</w:t>
+        <w:t>Název / Jméno: …………………………………………………………………….…………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73253855" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>IČ / Datum narození: ………………………………………………………</w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>IČ / Datum narození: ……………………………………………………………..…………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EF0C9D" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Sídlo společnosti / Adresa: ……………………………………………………………</w:t>
-[...7 lines deleted...]
-        <w:t>.……….</w:t>
+        <w:t>Sídlo společnosti / Adresa: …………………………………………………………………..……….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC3C710" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Telefon, e-mail: ………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B89D88" w14:textId="5635F075" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E56963D" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="308059D3" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Zástupce </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> na základě plné moci:</w:t>
+        <w:t>Zástupce žadatele - zastoupení na základě plné moci:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4702D150" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Název / Jméno: ………………………………………………………………</w:t>
-[...7 lines deleted...]
-        <w:t>…………………</w:t>
+        <w:t>Název / Jméno: …………………………………………………………………….…………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5224C5D9" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>IČ / Datum narození: ………………………………………………………</w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>IČ / Datum narození: ……………………………………………………………..…………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C7033A" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Sídlo společnosti / Adresa: ……………………………………………………………</w:t>
-[...7 lines deleted...]
-        <w:t>.……….</w:t>
+        <w:t>Sídlo společnosti / Adresa: …………………………………………………………………..……….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D3A967" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Telefon, e-mail: ………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B16AC62" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11A7C16E" w14:textId="0ACE84EB" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FCDEE6F" w14:textId="0A40E19C" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761BC382" w14:textId="22284804" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6BB45DD1" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0180185C" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A333799" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09E8A893" w14:textId="545E3C84" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Datum: ……………………</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Podpis žadatele (razítko): </w:t>
-[...3 lines deleted...]
-        <w:t>…</w:t>
+        <w:t>Podpis žadatele (razítko): …</w:t>
       </w:r>
       <w:r w:rsidR="00CB0424">
-        <w:t>….</w:t>
-[...33 lines deleted...]
-    <w:p w14:paraId="4C92E5C1" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r>
+        <w:t>……………..…………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C92E5C1" w14:textId="61BF6CEE" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Přílohy k žádosti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A850677" w14:textId="0AD3EB67" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>situace na podkladu katastrální mapy s vyznačením místa umístění reklamního zařízení na místní komunikaci (chodník)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C55C58B" w14:textId="59AF8965" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
+    <w:p w14:paraId="1C55C58B" w14:textId="5488451A" w:rsidR="00CA03E2" w:rsidRDefault="00CF7FBE" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A06347">
+      <w:r w:rsidRPr="00CF7FBE">
+        <w:t>výpis ze živnostenského rejstříku nebo jiný doklad opravňující k podnikání (přikládají podnikající fyzické osoby)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA03E2">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA03E2" w:rsidRPr="00A06347">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>přikládají podnikající fyzické osoby</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CA03E2">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218835D2" w14:textId="28E55616" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>výpis z obchodního nebo jiného rejstříku (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A06347">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>přikládají právnické osoby</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
@@ -949,108 +851,126 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Správní poplatek</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9BE115" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Výše správního poplatku dle zákona č. 634/2004 Sb., o správních poplatcích, ve znění pozdějších předpisů – položka 36:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5916AFBB" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Vydání povolení ke zvláštnímu užívání místní komunikace na dobu platnosti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56606F40" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
+    <w:p w14:paraId="56606F40" w14:textId="31F9B3E2" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>10 dní a dobu kratší než 10 dní</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>100,- Kč</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C98CDAE" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7FBE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C98CDAE" w14:textId="2D5062C0" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>6 měsíců a dobu kratší než 6 měsíců</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>500,- Kč</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D17677A" w14:textId="277B4921" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
+        <w:t>500</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7FBE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D17677A" w14:textId="329F956E" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>delší než 6 měsíců</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">          1000,- Kč</w:t>
+        <w:t xml:space="preserve">         1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7FBE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000 Kč</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E96FF0" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CFD0613" w14:textId="77777777" w:rsidR="00160DD3" w:rsidRDefault="00480C4D" w:rsidP="00480C4D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Správní poplatek je možno platit v hotovosti </w:t>
       </w:r>
       <w:r w:rsidR="00953C9A">
@@ -1132,122 +1052,96 @@
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07782202" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C4F6778" w14:textId="5FFF69DC" w:rsidR="00AC6816" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Upozornění</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799DD1BF" w14:textId="1781B54F" w:rsidR="00D26BAD" w:rsidRDefault="001432FE" w:rsidP="00CA03E2">
+    <w:p w14:paraId="1433937B" w14:textId="51FA6277" w:rsidR="00FE286A" w:rsidRDefault="00FE286A" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE286A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Podle organizačního řádu Úřadu městského obvodu Poruba, bude žádost o um</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC6816" w:rsidRPr="005762C8">
+        <w:t>V souladu s organizačním řádem Úřadu městského obvodu Poruba je žádost o umístění reklamního zařízení na místní komunikaci předkládána Radě městského obvodu Poruba</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ístění reklamního zařízení na místní komunikaci</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FE286A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>,</w:t>
-[...21 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:t>k udělení souhlasu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FD5F40" w14:textId="553CB9E1" w:rsidR="00FE286A" w:rsidRPr="00FE286A" w:rsidRDefault="00FE286A" w:rsidP="00CA03E2">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26BAD">
+      <w:r w:rsidRPr="00FE286A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Současně je nutné vyplnit formulář </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE286A">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>nutno vyplnit rovněž formulář „Žádost o souhlas vlastníka místní komunikace s umístěním reklamního zařízení typu „A“</w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>„Žádost o souhlas vlastníka místní komunikace s umístěním reklamního zařízení typu A“.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E72F3D" w14:textId="77777777" w:rsidR="00AC6816" w:rsidRDefault="00AC6816" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="488DD652" w14:textId="5EB1B7DB" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Umístění reklamního zařízení musí být v souladu s Nařízením města č. 2/2020, kterým se stanoví zákaz šíření reklamy na veřejně přístupných místech mimo provozovnu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0463F244" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0951D274" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
@@ -1313,54 +1207,69 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AC5AE92" w14:textId="55392128" w:rsidR="00867BA5" w:rsidRDefault="00B1122E" w:rsidP="00867BA5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
         <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
@@ -3277,118 +3186,120 @@
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2069496392">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="438721044">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="783840669">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="36273836">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="461463087">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1137649197">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C4EA8"/>
     <w:rsid w:val="00010982"/>
     <w:rsid w:val="00020B41"/>
     <w:rsid w:val="00027CD9"/>
     <w:rsid w:val="000454D6"/>
     <w:rsid w:val="0006052F"/>
     <w:rsid w:val="00064A25"/>
+    <w:rsid w:val="00074427"/>
     <w:rsid w:val="00085940"/>
     <w:rsid w:val="00096C0F"/>
     <w:rsid w:val="000C430D"/>
     <w:rsid w:val="000D189E"/>
     <w:rsid w:val="000D24BD"/>
     <w:rsid w:val="000D3B54"/>
     <w:rsid w:val="000E2ACA"/>
     <w:rsid w:val="000E57B9"/>
     <w:rsid w:val="000F1536"/>
     <w:rsid w:val="000F187C"/>
     <w:rsid w:val="000F712B"/>
     <w:rsid w:val="00105F2D"/>
     <w:rsid w:val="00116043"/>
     <w:rsid w:val="001207ED"/>
     <w:rsid w:val="001263E7"/>
     <w:rsid w:val="00141F1F"/>
     <w:rsid w:val="001432FE"/>
     <w:rsid w:val="00144EE0"/>
     <w:rsid w:val="0015328E"/>
     <w:rsid w:val="00153AAE"/>
     <w:rsid w:val="00154F7D"/>
+    <w:rsid w:val="00156EA5"/>
     <w:rsid w:val="00160DD3"/>
     <w:rsid w:val="001870AB"/>
     <w:rsid w:val="001A12DA"/>
     <w:rsid w:val="001A24F3"/>
     <w:rsid w:val="001B5B48"/>
     <w:rsid w:val="001B6AE3"/>
     <w:rsid w:val="001C05FC"/>
     <w:rsid w:val="001C4EA8"/>
     <w:rsid w:val="001D411A"/>
     <w:rsid w:val="001D4444"/>
     <w:rsid w:val="001E6E9B"/>
     <w:rsid w:val="001F1BC9"/>
     <w:rsid w:val="001F40E4"/>
     <w:rsid w:val="00201586"/>
     <w:rsid w:val="002255DE"/>
     <w:rsid w:val="00263AB6"/>
+    <w:rsid w:val="00272E6D"/>
     <w:rsid w:val="002A41B9"/>
     <w:rsid w:val="002B161C"/>
     <w:rsid w:val="002B5F4D"/>
     <w:rsid w:val="002C267D"/>
     <w:rsid w:val="002D1210"/>
     <w:rsid w:val="002D54AA"/>
     <w:rsid w:val="002D775C"/>
     <w:rsid w:val="002F1BB7"/>
     <w:rsid w:val="002F390B"/>
     <w:rsid w:val="00311992"/>
     <w:rsid w:val="00315533"/>
     <w:rsid w:val="00315FDD"/>
     <w:rsid w:val="003233DC"/>
     <w:rsid w:val="00323940"/>
     <w:rsid w:val="003249E2"/>
     <w:rsid w:val="00332EA2"/>
     <w:rsid w:val="00340151"/>
     <w:rsid w:val="003547F3"/>
     <w:rsid w:val="00383739"/>
     <w:rsid w:val="00385B44"/>
     <w:rsid w:val="003B1098"/>
     <w:rsid w:val="003C7177"/>
     <w:rsid w:val="003D079C"/>
     <w:rsid w:val="003E6C21"/>
     <w:rsid w:val="003F2F3C"/>
@@ -3449,50 +3360,51 @@
     <w:rsid w:val="006A635C"/>
     <w:rsid w:val="006B7504"/>
     <w:rsid w:val="006C2A33"/>
     <w:rsid w:val="006C467C"/>
     <w:rsid w:val="006D5C52"/>
     <w:rsid w:val="006F129B"/>
     <w:rsid w:val="00710571"/>
     <w:rsid w:val="00710B81"/>
     <w:rsid w:val="00715CE4"/>
     <w:rsid w:val="00721E08"/>
     <w:rsid w:val="00724823"/>
     <w:rsid w:val="00731239"/>
     <w:rsid w:val="00733F4C"/>
     <w:rsid w:val="007556FE"/>
     <w:rsid w:val="0075652E"/>
     <w:rsid w:val="007626F4"/>
     <w:rsid w:val="0077710D"/>
     <w:rsid w:val="007924E8"/>
     <w:rsid w:val="007A2085"/>
     <w:rsid w:val="007A3546"/>
     <w:rsid w:val="007C3DA6"/>
     <w:rsid w:val="007D06D7"/>
     <w:rsid w:val="007D4B73"/>
     <w:rsid w:val="007D4C0B"/>
     <w:rsid w:val="007E6913"/>
+    <w:rsid w:val="007F0B0E"/>
     <w:rsid w:val="007F122C"/>
     <w:rsid w:val="007F3264"/>
     <w:rsid w:val="00803258"/>
     <w:rsid w:val="00825E95"/>
     <w:rsid w:val="008317E1"/>
     <w:rsid w:val="008407DF"/>
     <w:rsid w:val="00841EDF"/>
     <w:rsid w:val="00853CCC"/>
     <w:rsid w:val="00867BA5"/>
     <w:rsid w:val="00884B0C"/>
     <w:rsid w:val="00891E01"/>
     <w:rsid w:val="008E35F8"/>
     <w:rsid w:val="00902F2A"/>
     <w:rsid w:val="0090651E"/>
     <w:rsid w:val="009227D7"/>
     <w:rsid w:val="00933E90"/>
     <w:rsid w:val="00953C9A"/>
     <w:rsid w:val="00967275"/>
     <w:rsid w:val="009A196A"/>
     <w:rsid w:val="009B401F"/>
     <w:rsid w:val="009C033D"/>
     <w:rsid w:val="009C3E4B"/>
     <w:rsid w:val="009D51C9"/>
     <w:rsid w:val="009F7BEC"/>
     <w:rsid w:val="00A0161B"/>
@@ -3535,50 +3447,51 @@
     <w:rsid w:val="00BE44D0"/>
     <w:rsid w:val="00BE5CC1"/>
     <w:rsid w:val="00C110D5"/>
     <w:rsid w:val="00C1273A"/>
     <w:rsid w:val="00C258B7"/>
     <w:rsid w:val="00C3221A"/>
     <w:rsid w:val="00C40897"/>
     <w:rsid w:val="00C46DE6"/>
     <w:rsid w:val="00C61B7B"/>
     <w:rsid w:val="00C808C8"/>
     <w:rsid w:val="00C816B1"/>
     <w:rsid w:val="00C83539"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C9396C"/>
     <w:rsid w:val="00C93F43"/>
     <w:rsid w:val="00C94D30"/>
     <w:rsid w:val="00CA03E2"/>
     <w:rsid w:val="00CB0424"/>
     <w:rsid w:val="00CC71C9"/>
     <w:rsid w:val="00CD222D"/>
     <w:rsid w:val="00CD363A"/>
     <w:rsid w:val="00CE0BB2"/>
     <w:rsid w:val="00CF01CA"/>
     <w:rsid w:val="00CF3031"/>
     <w:rsid w:val="00CF4BF7"/>
+    <w:rsid w:val="00CF7FBE"/>
     <w:rsid w:val="00D05F9E"/>
     <w:rsid w:val="00D15841"/>
     <w:rsid w:val="00D20467"/>
     <w:rsid w:val="00D20ED4"/>
     <w:rsid w:val="00D26BAD"/>
     <w:rsid w:val="00D40C8B"/>
     <w:rsid w:val="00D415E5"/>
     <w:rsid w:val="00D42342"/>
     <w:rsid w:val="00D47F34"/>
     <w:rsid w:val="00D57343"/>
     <w:rsid w:val="00D63FEF"/>
     <w:rsid w:val="00D741FB"/>
     <w:rsid w:val="00D767A5"/>
     <w:rsid w:val="00D81D94"/>
     <w:rsid w:val="00D8303F"/>
     <w:rsid w:val="00D8377E"/>
     <w:rsid w:val="00D94FD1"/>
     <w:rsid w:val="00DA0B83"/>
     <w:rsid w:val="00DA3C8A"/>
     <w:rsid w:val="00DB4D90"/>
     <w:rsid w:val="00DB68BE"/>
     <w:rsid w:val="00DE4C9D"/>
     <w:rsid w:val="00DF00DC"/>
     <w:rsid w:val="00DF64AD"/>
     <w:rsid w:val="00DF75A8"/>
@@ -3591,50 +3504,52 @@
     <w:rsid w:val="00E40C96"/>
     <w:rsid w:val="00E412B5"/>
     <w:rsid w:val="00E419FF"/>
     <w:rsid w:val="00E9273F"/>
     <w:rsid w:val="00E93824"/>
     <w:rsid w:val="00EB168F"/>
     <w:rsid w:val="00EC382B"/>
     <w:rsid w:val="00EC65DD"/>
     <w:rsid w:val="00ED7753"/>
     <w:rsid w:val="00EE2867"/>
     <w:rsid w:val="00EE3287"/>
     <w:rsid w:val="00EF27E7"/>
     <w:rsid w:val="00EF7C13"/>
     <w:rsid w:val="00F06CBD"/>
     <w:rsid w:val="00F2329C"/>
     <w:rsid w:val="00F2782E"/>
     <w:rsid w:val="00F30D93"/>
     <w:rsid w:val="00F44882"/>
     <w:rsid w:val="00F54635"/>
     <w:rsid w:val="00F63141"/>
     <w:rsid w:val="00F776A7"/>
     <w:rsid w:val="00F97DD4"/>
     <w:rsid w:val="00FA7E73"/>
     <w:rsid w:val="00FB4710"/>
     <w:rsid w:val="00FC761A"/>
+    <w:rsid w:val="00FD7E17"/>
+    <w:rsid w:val="00FE286A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2AC5AE47"/>
@@ -4055,51 +3970,50 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
@@ -4653,66 +4567,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>456</Words>
-  <Characters>2692</Characters>
+  <Words>468</Words>
+  <Characters>2763</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Úřad městského obvodu Poruba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3142</CharactersWithSpaces>
+  <CharactersWithSpaces>3225</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivana Horáková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>