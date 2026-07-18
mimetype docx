--- v2 (2026-06-28)
+++ v3 (2026-07-18)
@@ -1,1181 +1,1899 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...237 lines deleted...]
-    <w:p w14:paraId="786E193C" w14:textId="728F3BC1" w:rsidR="003D079C" w:rsidRDefault="003D079C" w:rsidP="003D079C">
+    <w:p w14:paraId="7BF43E2A" w14:textId="77777777" w:rsidR="003233DC" w:rsidRDefault="003233DC" w:rsidP="003D079C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BF43E2A" w14:textId="77777777" w:rsidR="003233DC" w:rsidRDefault="003233DC" w:rsidP="003D079C">
-[...10 lines deleted...]
-    <w:p w14:paraId="07FDE05D" w14:textId="1EBE2948" w:rsidR="00CA03E2" w:rsidRPr="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+    <w:p w14:paraId="07FDE05D" w14:textId="1EBE2948" w:rsidR="00CA03E2" w:rsidRPr="00F55E73" w:rsidRDefault="00CA03E2" w:rsidP="00AC0BB3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55E73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Žádost o umístění reklamního zařízení na místní komunikaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD305B1" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="3DD305B1" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48FF3CA6" w14:textId="75B7AA8F" w:rsidR="00CA03E2" w:rsidRPr="00DD30BF" w:rsidRDefault="00CA03E2" w:rsidP="00DD30BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žádost o povolení ke zvláštnímu užívání místní komunikace podle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>§ 25 odst. 6 písm. c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zákona č. 13/1997 Sb., o pozemních komunikacích, ve znění pozdějších předpisů, za účelem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">umístění reklamního zařízení </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>před provozovnou:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C67DC1" w14:textId="3B05A1B1" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...24 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na ulici </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> č. p.  </w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v Ostravě-Porubě</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D3199A" w14:textId="46C7D121" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na pozemku parcelní číslo:</w:t>
+      </w:r>
+      <w:r w:rsidR="00857CC7" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17284A96" w14:textId="484AA5F4" w:rsidR="00AC6816" w:rsidRPr="0092093D" w:rsidRDefault="00AC6816" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na ploše místní komunikace č:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2489DD2D" w14:textId="6161BAFA" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v termínu od - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>do:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F6C29D" w14:textId="23E4054B" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na ploše: do </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:position w:val="10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(plocha na chodníku)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F179181" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633DAF09" w14:textId="77777777" w:rsidR="00596752" w:rsidRPr="0092093D" w:rsidRDefault="00596752" w:rsidP="00CA03E2">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...29 lines deleted...]
-    <w:p w14:paraId="1467BAC2" w14:textId="77777777" w:rsidR="00156EA5" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1467BAC2" w14:textId="77777777" w:rsidR="00156EA5" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Žadatel:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3258"/>
         <w:gridCol w:w="3977"/>
         <w:gridCol w:w="2540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156EA5" w:rsidRPr="00D67F7D" w14:paraId="77794808" w14:textId="77777777" w:rsidTr="00156EA5">
+      <w:tr w:rsidR="00156EA5" w:rsidRPr="0092093D" w14:paraId="77794808" w14:textId="77777777" w:rsidTr="00156EA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08706647" w14:textId="3DB0A3A2" w:rsidR="00156EA5" w:rsidRPr="00D67F7D" w:rsidRDefault="00156EA5" w:rsidP="00FC56B0">
+          <w:p w14:paraId="08706647" w14:textId="3DB0A3A2" w:rsidR="00156EA5" w:rsidRPr="0092093D" w:rsidRDefault="00AC0BB3" w:rsidP="00FC56B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
                 <w:id w:val="592364960"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00156EA5" w:rsidRPr="0092093D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00D67F7D">
+            <w:r w:rsidR="00156EA5" w:rsidRPr="0092093D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> právnická osoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B106498" w14:textId="1A4A9CF9" w:rsidR="00156EA5" w:rsidRPr="00D67F7D" w:rsidRDefault="00156EA5" w:rsidP="00FC56B0">
+          <w:p w14:paraId="5B106498" w14:textId="1A4A9CF9" w:rsidR="00156EA5" w:rsidRPr="0092093D" w:rsidRDefault="00AC0BB3" w:rsidP="00FC56B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
                 <w:id w:val="-463732530"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00D67F7D">
+                <w:r w:rsidR="00156EA5" w:rsidRPr="0092093D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00D67F7D">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">    </w:t>
+            <w:r w:rsidR="00156EA5" w:rsidRPr="0092093D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fyzická osoba podnikající    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEFFAE8" w14:textId="77777777" w:rsidR="00156EA5" w:rsidRPr="00D67F7D" w:rsidRDefault="00156EA5" w:rsidP="00FC56B0">
+          <w:p w14:paraId="1EEFFAE8" w14:textId="77777777" w:rsidR="00156EA5" w:rsidRPr="0092093D" w:rsidRDefault="00AC0BB3" w:rsidP="00FC56B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
                 <w:id w:val="-1718964487"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00D67F7D">
+                <w:r w:rsidR="00156EA5" w:rsidRPr="0092093D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00D67F7D">
+            <w:r w:rsidR="00156EA5" w:rsidRPr="0092093D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> fyzická osoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B0BCC94" w14:textId="77777777" w:rsidR="00156EA5" w:rsidRDefault="00156EA5" w:rsidP="00CA03E2">
+    <w:p w14:paraId="0B0BCC94" w14:textId="77777777" w:rsidR="00156EA5" w:rsidRPr="0092093D" w:rsidRDefault="00156EA5" w:rsidP="00CA03E2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DD4ED0" w14:textId="0220F048" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Název / Jméno: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73253855" w14:textId="03970102" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IČ</w:t>
+      </w:r>
+      <w:r w:rsidR="00966C92" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Datum narození: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EF0C9D" w14:textId="40BF41F3" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sídlo společnosti / Adresa: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC3C710" w14:textId="7846FECD" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Telefon, e-mail: ………………………………………………………………………………………</w:t>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon, e-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B89D88" w14:textId="5635F075" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E56963D" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8B8623" w14:textId="77777777" w:rsidR="00596752" w:rsidRPr="0092093D" w:rsidRDefault="00596752" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308059D3" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zástupce </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>žadatele - zastoupení</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na základě plné moci:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4702D150" w14:textId="0B67A7CA" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Název / Jméno: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E73" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5224C5D9" w14:textId="4C646137" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IČ</w:t>
+      </w:r>
+      <w:r w:rsidR="00966C92" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Datum narození: </w:t>
+      </w:r>
+      <w:r w:rsidR="008653BB" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="008653BB" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C7033A" w14:textId="154BEC53" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sídlo společnosti / Adresa: </w:t>
+      </w:r>
+      <w:r w:rsidR="008653BB" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="008653BB" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D3A967" w14:textId="67832844" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon, e-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="008653BB" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="008653BB" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E84663" w14:textId="77777777" w:rsidR="00695991" w:rsidRDefault="00695991" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F8A1C0" w14:textId="77777777" w:rsidR="0092093D" w:rsidRDefault="0092093D" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11EB6C28" w14:textId="77777777" w:rsidR="00596752" w:rsidRDefault="00596752" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E8A893" w14:textId="050F663C" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00F55E73">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0180185C" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum: </w:t>
+      </w:r>
+      <w:r w:rsidR="008653BB" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A413DC" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008653BB" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>odpis žadatele (razítko</w:t>
+      </w:r>
+      <w:r w:rsidR="008653BB" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, pokud se razítko používá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidR="00695991" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __</w:t>
+      </w:r>
+      <w:r w:rsidR="00A413DC" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="00A413DC" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="00695991" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C92E5C1" w14:textId="6DE12F1C" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00F52578" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Přílohy k žádosti</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A850677" w14:textId="0AD3EB67" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
+        <w:t>K žádosti se přikládá</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A850677" w14:textId="0AD3EB67" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>situace na podkladu katastrální mapy s vyznačením místa umístění reklamního zařízení na místní komunikaci (chodník)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C55C58B" w14:textId="5488451A" w:rsidR="00CA03E2" w:rsidRDefault="00CF7FBE" w:rsidP="00A06347">
+    <w:p w14:paraId="1C55C58B" w14:textId="5488451A" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CF7FBE" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CF7FBE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>výpis ze živnostenského rejstříku nebo jiný doklad opravňující k podnikání (přikládají podnikající fyzické osoby)</w:t>
       </w:r>
-      <w:r w:rsidR="00CA03E2">
+      <w:r w:rsidR="00CA03E2" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00CA03E2" w:rsidRPr="00A06347">
+      <w:r w:rsidR="00CA03E2" w:rsidRPr="0092093D">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>přikládají podnikající fyzické osoby</w:t>
       </w:r>
-      <w:r w:rsidR="00CA03E2">
+      <w:r w:rsidR="00CA03E2" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218835D2" w14:textId="28E55616" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
+    <w:p w14:paraId="218835D2" w14:textId="28E55616" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>výpis z obchodního nebo jiného rejstříku (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A06347">
+      <w:r w:rsidRPr="0092093D">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>přikládají právnické osoby</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01858858" w14:textId="1227BF38" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
+    <w:p w14:paraId="01858858" w14:textId="1227BF38" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>kopie nájemní smlouvy nebo doklad o vlastnictví prostoru provozovny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACC3D48" w14:textId="5C7813F4" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
+    <w:p w14:paraId="7ACC3D48" w14:textId="5C7813F4" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>plná moc (v případě zastoupení)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0857DE89" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+    <w:p w14:paraId="0857DE89" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2E00D1A9" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E00D1A9" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="70781A75" w14:textId="2C47F7F0" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70781A75" w14:textId="2C47F7F0" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Správní poplatek</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9BE115" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+    <w:p w14:paraId="4A9BE115" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Výše správního poplatku dle zákona č. 634/2004 Sb., o správních poplatcích, ve znění pozdějších předpisů – položka 36:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5916AFBB" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+    <w:p w14:paraId="5916AFBB" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vydání povolení ke zvláštnímu užívání místní komunikace na dobu platnosti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56606F40" w14:textId="31F9B3E2" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
+    <w:p w14:paraId="56606F40" w14:textId="31F9B3E2" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>10 dní a dobu kratší než 10 dní</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>100</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7FBE">
+      <w:r w:rsidR="00CF7FBE" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Kč</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C98CDAE" w14:textId="2D5062C0" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
+    <w:p w14:paraId="4C98CDAE" w14:textId="2D5062C0" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>6 měsíců a dobu kratší než 6 měsíců</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>500</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7FBE">
+      <w:r w:rsidR="00CF7FBE" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Kč</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D17677A" w14:textId="329F956E" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
+    <w:p w14:paraId="1D17677A" w14:textId="329F956E" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00A06347">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>delší než 6 měsíců</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         1</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7FBE">
+      <w:r w:rsidR="00CF7FBE" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>000 Kč</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E96FF0" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+    <w:p w14:paraId="25E96FF0" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1CFD0613" w14:textId="77777777" w:rsidR="00160DD3" w:rsidRDefault="00480C4D" w:rsidP="00480C4D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFD0613" w14:textId="77777777" w:rsidR="00160DD3" w:rsidRPr="0092093D" w:rsidRDefault="00480C4D" w:rsidP="00480C4D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Správní poplatek je možno platit v hotovosti </w:t>
       </w:r>
-      <w:r w:rsidR="00953C9A">
+      <w:r w:rsidR="00953C9A" w:rsidRPr="0092093D">
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nebo </w:t>
       </w:r>
-      <w:r w:rsidR="006817FE">
+      <w:r w:rsidR="006817FE" w:rsidRPr="0092093D">
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">platební kartou </w:t>
       </w:r>
-      <w:r w:rsidR="00953C9A">
+      <w:r w:rsidR="00953C9A" w:rsidRPr="0092093D">
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na pokladně </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Úřad</w:t>
       </w:r>
-      <w:r w:rsidR="00953C9A">
+      <w:r w:rsidR="00953C9A" w:rsidRPr="0092093D">
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> městského obvodu Poruba, v době pokladních hodin (</w:t>
       </w:r>
-      <w:r w:rsidR="00CC71C9">
+      <w:r w:rsidR="00CC71C9" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Po a St od 8:00 do 12:00 hod. a od 13:00 do 17:00 hod.;</w:t>
       </w:r>
-      <w:r w:rsidR="00CC71C9">
+      <w:r w:rsidR="00CC71C9" w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
         <w:t>Út a Čt od 8:00 do 12:00 hod.; v pátek je pokladna uzavřena</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>), také prostřednictvím složenek na pobočkách České pošty a.s. nebo bezhotovostním převodem (platebním příkazem) z bankovního účtu plátce na účet příjemce.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B92C9E" w14:textId="31DEB6A2" w:rsidR="00480C4D" w:rsidRDefault="00480C4D" w:rsidP="00480C4D">
+    <w:p w14:paraId="14B92C9E" w14:textId="31DEB6A2" w:rsidR="00480C4D" w:rsidRPr="0092093D" w:rsidRDefault="00480C4D" w:rsidP="00480C4D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vše až po podání žádosti a následném přidělení variabilního symbolu k platbě. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092093D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bez přiděleného variabilního symbolu platbu neuskutečňujte, nebyla by správně přiřazena!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718BA817" w14:textId="77777777" w:rsidR="00CC71C9" w:rsidRDefault="00CC71C9" w:rsidP="00480C4D">
+    <w:p w14:paraId="718BA817" w14:textId="77777777" w:rsidR="00CC71C9" w:rsidRPr="0092093D" w:rsidRDefault="00CC71C9" w:rsidP="00480C4D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="07782202" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07782202" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C4F6778" w14:textId="5FFF69DC" w:rsidR="00AC6816" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4F6778" w14:textId="5FFF69DC" w:rsidR="00AC6816" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Upozornění</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1433937B" w14:textId="51FA6277" w:rsidR="00FE286A" w:rsidRDefault="00FE286A" w:rsidP="00CA03E2">
+    <w:p w14:paraId="1433937B" w14:textId="182AB665" w:rsidR="00FE286A" w:rsidRPr="0092093D" w:rsidRDefault="00FE286A" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FE286A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V souladu s organizačním řádem Úřadu městského obvodu Poruba je žádost o umístění reklamního zařízení na místní komunikaci předkládána Radě městského obvodu Poruba</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0092093D">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FE286A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092093D">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>k udělení souhlasu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FD5F40" w14:textId="553CB9E1" w:rsidR="00FE286A" w:rsidRPr="00FE286A" w:rsidRDefault="00FE286A" w:rsidP="00CA03E2">
+    <w:p w14:paraId="59FD5F40" w14:textId="553CB9E1" w:rsidR="00FE286A" w:rsidRPr="0092093D" w:rsidRDefault="00FE286A" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE286A">
+      <w:r w:rsidRPr="0092093D">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Současně je nutné vyplnit formulář </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE286A">
+      <w:r w:rsidRPr="0092093D">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>„Žádost o souhlas vlastníka místní komunikace s umístěním reklamního zařízení typu A“.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E72F3D" w14:textId="77777777" w:rsidR="00AC6816" w:rsidRDefault="00AC6816" w:rsidP="00CA03E2">
+    <w:p w14:paraId="62E72F3D" w14:textId="77777777" w:rsidR="00AC6816" w:rsidRPr="0092093D" w:rsidRDefault="00AC6816" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="488DD652" w14:textId="5EB1B7DB" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="488DD652" w14:textId="5EB1B7DB" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092093D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Umístění reklamního zařízení musí být v souladu s Nařízením města č. 2/2020, kterým se stanoví zákaz šíření reklamy na veřejně přístupných místech mimo provozovnu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0463F244" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+    <w:p w14:paraId="0463F244" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0951D274" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0951D274" w14:textId="77777777" w:rsidR="00CA03E2" w:rsidRPr="0092093D" w:rsidRDefault="00CA03E2" w:rsidP="00CA03E2">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4FBE7FCB" w14:textId="77777777" w:rsidR="003D079C" w:rsidRDefault="003D079C" w:rsidP="003D079C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBE7FCB" w14:textId="77777777" w:rsidR="003D079C" w:rsidRPr="0092093D" w:rsidRDefault="003D079C" w:rsidP="003D079C">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="003D079C" w:rsidSect="00867BA5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003D079C" w:rsidRPr="0092093D" w:rsidSect="00867BA5">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1559" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1F06FAA0" w14:textId="77777777" w:rsidR="0041752D" w:rsidRDefault="0041752D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="768696B2" w14:textId="77777777" w:rsidR="0041752D" w:rsidRDefault="0041752D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1207,69 +1925,69 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AC5AE92" w14:textId="55392128" w:rsidR="00867BA5" w:rsidRDefault="00B1122E" w:rsidP="00867BA5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
         <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
@@ -1622,50 +2340,250 @@
       <w:t xml:space="preserve"> 1649335379/0800</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0A36AC4C" w14:textId="77777777" w:rsidR="0041752D" w:rsidRDefault="0041752D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3EC9E625" w14:textId="77777777" w:rsidR="0041752D" w:rsidRDefault="0041752D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B82D43E" w14:textId="77777777" w:rsidR="00F55E73" w:rsidRDefault="00F55E73" w:rsidP="00F55E73">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00FE8723" wp14:editId="3F92F6E6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2971800</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3200400" cy="685800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1902122337" name="Textové pole 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3200400" cy="685800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="39A7F585" w14:textId="77777777" w:rsidR="00F55E73" w:rsidRPr="00FC6E85" w:rsidRDefault="00F55E73" w:rsidP="00F55E73">
+                          <w:pPr>
+                            <w:pStyle w:val="zhlav0"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Žádost</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="00FE8723" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:234pt;margin-top:0;width:252pt;height:54pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1IGOx3QEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ0i4z4hRdiw4D&#10;ugvQ7gNkWY6F2aJGKrGzrx8lp2m2vg17EXjzIc8hvb4a+07sDZIFV8r5LJfCOA21ddtSfn+8e7OS&#10;goJyterAmVIeDMmrzetX68EXZgEtdLVBwSCOisGXsg3BF1lGujW9ohl44zjZAPYqsIvbrEY1MHrf&#10;ZYs8v8wGwNojaEPE0dspKTcJv2mMDl+bhkwQXSl5tpBeTG8V32yzVsUWlW+tPo6h/mGKXlnHTU9Q&#10;tyoosUP7Aqq3GoGgCTMNfQZNY7VJHJjNPP+LzUOrvElcWBzyJ5no/8HqL/sH/w1FGD/AyAtMJMjf&#10;g/5BwsFNq9zWXCPC0BpVc+N5lCwbPBXHT6PUVFAEqYbPUPOS1S5AAhob7KMqzFMwOi/gcBLdjEFo&#10;Dr7lNS5zTmnOXa4uVmzHFqp4+tojhY8GehGNUiIvNaGr/T2FqfSpJDZzcGe7Li22c38EGDNG0vRx&#10;4Gn0MFYjV0cWFdQH5oEw3QnfNRst4C8pBr6RUtLPnUIjRffJsRbv58tlPKrkLC/eLdjB80x1nlFO&#10;M1QpgxSTeROmQ9x5tNuWO03qO7hm/RqbqD1PdZyb7yCJc7zZeGjnfqp6/rM2vwEAAP//AwBQSwME&#10;FAAGAAgAAAAhAEHAUsbbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPtP0SexI0l&#10;m8bYStNpAnEFMT4kbl7jtRWNUzXZWv495sQulu339D7y7ehbdaY+NoEtzGcGFHEZXMOVhfe3p5s1&#10;qJiQHbaBycIPRdgWk6scMxcGfqXzPlVKRDhmaKFOqcu0jmVNHuMsdMSCHUPvMcnZV9r1OIi4b/XC&#10;mJX22LA41NjRQ03l9/7kLXw8H78+l+alevS33RBGo9lvtLXX03F3DyrRmP7J8BdfokMhmQ7hxC6q&#10;1sJytZYuyYJMgTd3C1kOwjPy10WuLwsUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1&#10;IGOx3QEAAKEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBBwFLG2wAAAAgBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="39A7F585" w14:textId="77777777" w:rsidR="00F55E73" w:rsidRPr="00FC6E85" w:rsidRDefault="00F55E73" w:rsidP="00F55E73">
+                    <w:pPr>
+                      <w:pStyle w:val="zhlav0"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Žádost</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>Statutární město Ostrava</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="65154210" w14:textId="77777777" w:rsidR="00F55E73" w:rsidRPr="00812056" w:rsidRDefault="00F55E73" w:rsidP="00F55E73">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>Úřad městského</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00812056">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> obvod</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>u</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00812056">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>Poruba</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7B943D3F" w14:textId="77777777" w:rsidR="00F55E73" w:rsidRDefault="00F55E73" w:rsidP="00F55E73">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>odbor dopravy</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1351B9A0" w14:textId="77777777" w:rsidR="00F55E73" w:rsidRDefault="00F55E73">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="054A0536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A7E27AA"/>
     <w:lvl w:ilvl="0" w:tplc="6CA8C87E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
         <w:ind w:left="788" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D107F3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
@@ -3185,51 +4103,52 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2069496392">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="438721044">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="783840669">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="36273836">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="461463087">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1137649197">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="164"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C4EA8"/>
     <w:rsid w:val="00010982"/>
@@ -3253,50 +4172,51 @@
     <w:rsid w:val="00105F2D"/>
     <w:rsid w:val="00116043"/>
     <w:rsid w:val="001207ED"/>
     <w:rsid w:val="001263E7"/>
     <w:rsid w:val="00141F1F"/>
     <w:rsid w:val="001432FE"/>
     <w:rsid w:val="00144EE0"/>
     <w:rsid w:val="0015328E"/>
     <w:rsid w:val="00153AAE"/>
     <w:rsid w:val="00154F7D"/>
     <w:rsid w:val="00156EA5"/>
     <w:rsid w:val="00160DD3"/>
     <w:rsid w:val="001870AB"/>
     <w:rsid w:val="001A12DA"/>
     <w:rsid w:val="001A24F3"/>
     <w:rsid w:val="001B5B48"/>
     <w:rsid w:val="001B6AE3"/>
     <w:rsid w:val="001C05FC"/>
     <w:rsid w:val="001C4EA8"/>
     <w:rsid w:val="001D411A"/>
     <w:rsid w:val="001D4444"/>
     <w:rsid w:val="001E6E9B"/>
     <w:rsid w:val="001F1BC9"/>
     <w:rsid w:val="001F40E4"/>
     <w:rsid w:val="00201586"/>
+    <w:rsid w:val="00201DF8"/>
     <w:rsid w:val="002255DE"/>
     <w:rsid w:val="00263AB6"/>
     <w:rsid w:val="00272E6D"/>
     <w:rsid w:val="002A41B9"/>
     <w:rsid w:val="002B161C"/>
     <w:rsid w:val="002B5F4D"/>
     <w:rsid w:val="002C267D"/>
     <w:rsid w:val="002D1210"/>
     <w:rsid w:val="002D54AA"/>
     <w:rsid w:val="002D775C"/>
     <w:rsid w:val="002F1BB7"/>
     <w:rsid w:val="002F390B"/>
     <w:rsid w:val="00311992"/>
     <w:rsid w:val="00315533"/>
     <w:rsid w:val="00315FDD"/>
     <w:rsid w:val="003233DC"/>
     <w:rsid w:val="00323940"/>
     <w:rsid w:val="003249E2"/>
     <w:rsid w:val="00332EA2"/>
     <w:rsid w:val="00340151"/>
     <w:rsid w:val="003547F3"/>
     <w:rsid w:val="00383739"/>
     <w:rsid w:val="00385B44"/>
     <w:rsid w:val="003B1098"/>
     <w:rsid w:val="003C7177"/>
@@ -3315,238 +4235,255 @@
     <w:rsid w:val="00451975"/>
     <w:rsid w:val="0046005B"/>
     <w:rsid w:val="00480C4D"/>
     <w:rsid w:val="0049009C"/>
     <w:rsid w:val="004911B1"/>
     <w:rsid w:val="004B14FE"/>
     <w:rsid w:val="004C6BB9"/>
     <w:rsid w:val="004D1E00"/>
     <w:rsid w:val="004D294E"/>
     <w:rsid w:val="004E3F06"/>
     <w:rsid w:val="004F26CC"/>
     <w:rsid w:val="0051155D"/>
     <w:rsid w:val="00513B54"/>
     <w:rsid w:val="00517ABA"/>
     <w:rsid w:val="00520589"/>
     <w:rsid w:val="00521569"/>
     <w:rsid w:val="0052662E"/>
     <w:rsid w:val="00533A0B"/>
     <w:rsid w:val="00541D81"/>
     <w:rsid w:val="00547072"/>
     <w:rsid w:val="0054748E"/>
     <w:rsid w:val="00554849"/>
     <w:rsid w:val="00566278"/>
     <w:rsid w:val="005732A5"/>
     <w:rsid w:val="005762C8"/>
+    <w:rsid w:val="00581595"/>
     <w:rsid w:val="00582DA2"/>
+    <w:rsid w:val="00596752"/>
     <w:rsid w:val="00596C78"/>
     <w:rsid w:val="005A74A3"/>
     <w:rsid w:val="005C222F"/>
     <w:rsid w:val="00604662"/>
     <w:rsid w:val="006053E2"/>
     <w:rsid w:val="00607229"/>
     <w:rsid w:val="0061720D"/>
     <w:rsid w:val="006212AD"/>
     <w:rsid w:val="00630D76"/>
     <w:rsid w:val="006346C9"/>
     <w:rsid w:val="00650231"/>
     <w:rsid w:val="00660CF0"/>
     <w:rsid w:val="006817FE"/>
     <w:rsid w:val="006843D2"/>
     <w:rsid w:val="00685B4F"/>
     <w:rsid w:val="00694E20"/>
+    <w:rsid w:val="00695991"/>
     <w:rsid w:val="006959B4"/>
     <w:rsid w:val="006A43F2"/>
     <w:rsid w:val="006A52E9"/>
     <w:rsid w:val="006A635C"/>
     <w:rsid w:val="006B7504"/>
     <w:rsid w:val="006C2A33"/>
     <w:rsid w:val="006C467C"/>
     <w:rsid w:val="006D5C52"/>
     <w:rsid w:val="006F129B"/>
     <w:rsid w:val="00710571"/>
     <w:rsid w:val="00710B81"/>
     <w:rsid w:val="00715CE4"/>
     <w:rsid w:val="00721E08"/>
     <w:rsid w:val="00724823"/>
     <w:rsid w:val="00731239"/>
     <w:rsid w:val="00733F4C"/>
     <w:rsid w:val="007556FE"/>
     <w:rsid w:val="0075652E"/>
     <w:rsid w:val="007626F4"/>
     <w:rsid w:val="0077710D"/>
     <w:rsid w:val="007924E8"/>
     <w:rsid w:val="007A2085"/>
     <w:rsid w:val="007A3546"/>
     <w:rsid w:val="007C3DA6"/>
     <w:rsid w:val="007D06D7"/>
     <w:rsid w:val="007D4B73"/>
     <w:rsid w:val="007D4C0B"/>
     <w:rsid w:val="007E6913"/>
     <w:rsid w:val="007F0B0E"/>
     <w:rsid w:val="007F122C"/>
     <w:rsid w:val="007F3264"/>
     <w:rsid w:val="00803258"/>
     <w:rsid w:val="00825E95"/>
     <w:rsid w:val="008317E1"/>
     <w:rsid w:val="008407DF"/>
     <w:rsid w:val="00841EDF"/>
     <w:rsid w:val="00853CCC"/>
+    <w:rsid w:val="00857CC7"/>
+    <w:rsid w:val="008653BB"/>
+    <w:rsid w:val="0086597B"/>
     <w:rsid w:val="00867BA5"/>
     <w:rsid w:val="00884B0C"/>
     <w:rsid w:val="00891E01"/>
     <w:rsid w:val="008E35F8"/>
     <w:rsid w:val="00902F2A"/>
     <w:rsid w:val="0090651E"/>
+    <w:rsid w:val="0092093D"/>
     <w:rsid w:val="009227D7"/>
     <w:rsid w:val="00933E90"/>
     <w:rsid w:val="00953C9A"/>
+    <w:rsid w:val="00966C92"/>
     <w:rsid w:val="00967275"/>
     <w:rsid w:val="009A196A"/>
     <w:rsid w:val="009B401F"/>
     <w:rsid w:val="009C033D"/>
     <w:rsid w:val="009C3E4B"/>
     <w:rsid w:val="009D51C9"/>
     <w:rsid w:val="009F7BEC"/>
     <w:rsid w:val="00A0161B"/>
     <w:rsid w:val="00A03BC4"/>
     <w:rsid w:val="00A051D0"/>
     <w:rsid w:val="00A06347"/>
     <w:rsid w:val="00A07EF9"/>
     <w:rsid w:val="00A21E64"/>
     <w:rsid w:val="00A25FEB"/>
     <w:rsid w:val="00A34905"/>
     <w:rsid w:val="00A40DF9"/>
+    <w:rsid w:val="00A413DC"/>
     <w:rsid w:val="00A4359A"/>
     <w:rsid w:val="00A57A54"/>
     <w:rsid w:val="00A642D9"/>
     <w:rsid w:val="00A6741E"/>
     <w:rsid w:val="00A82CF7"/>
     <w:rsid w:val="00AA0461"/>
     <w:rsid w:val="00AA0ECB"/>
     <w:rsid w:val="00AA39E3"/>
+    <w:rsid w:val="00AC0BB3"/>
     <w:rsid w:val="00AC183C"/>
     <w:rsid w:val="00AC6034"/>
     <w:rsid w:val="00AC6816"/>
     <w:rsid w:val="00AD5696"/>
     <w:rsid w:val="00AD78A6"/>
     <w:rsid w:val="00AD79C4"/>
     <w:rsid w:val="00AD7EEB"/>
     <w:rsid w:val="00AE106E"/>
     <w:rsid w:val="00AE1464"/>
     <w:rsid w:val="00B1122E"/>
     <w:rsid w:val="00B161F3"/>
     <w:rsid w:val="00B32F80"/>
     <w:rsid w:val="00B34133"/>
     <w:rsid w:val="00B630E6"/>
     <w:rsid w:val="00B63DA4"/>
     <w:rsid w:val="00B648B3"/>
     <w:rsid w:val="00B8768B"/>
     <w:rsid w:val="00BA43EF"/>
     <w:rsid w:val="00BC4ECA"/>
     <w:rsid w:val="00BC70D7"/>
     <w:rsid w:val="00BE44D0"/>
     <w:rsid w:val="00BE5CC1"/>
+    <w:rsid w:val="00BF57F0"/>
     <w:rsid w:val="00C110D5"/>
     <w:rsid w:val="00C1273A"/>
     <w:rsid w:val="00C258B7"/>
     <w:rsid w:val="00C3221A"/>
     <w:rsid w:val="00C40897"/>
     <w:rsid w:val="00C46DE6"/>
     <w:rsid w:val="00C61B7B"/>
     <w:rsid w:val="00C808C8"/>
     <w:rsid w:val="00C816B1"/>
     <w:rsid w:val="00C83539"/>
+    <w:rsid w:val="00C87320"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C9396C"/>
     <w:rsid w:val="00C93F43"/>
     <w:rsid w:val="00C94D30"/>
     <w:rsid w:val="00CA03E2"/>
     <w:rsid w:val="00CB0424"/>
     <w:rsid w:val="00CC71C9"/>
     <w:rsid w:val="00CD222D"/>
     <w:rsid w:val="00CD363A"/>
     <w:rsid w:val="00CE0BB2"/>
     <w:rsid w:val="00CF01CA"/>
     <w:rsid w:val="00CF3031"/>
     <w:rsid w:val="00CF4BF7"/>
     <w:rsid w:val="00CF7FBE"/>
     <w:rsid w:val="00D05F9E"/>
     <w:rsid w:val="00D15841"/>
     <w:rsid w:val="00D20467"/>
     <w:rsid w:val="00D20ED4"/>
     <w:rsid w:val="00D26BAD"/>
     <w:rsid w:val="00D40C8B"/>
     <w:rsid w:val="00D415E5"/>
     <w:rsid w:val="00D42342"/>
     <w:rsid w:val="00D47F34"/>
     <w:rsid w:val="00D57343"/>
     <w:rsid w:val="00D63FEF"/>
     <w:rsid w:val="00D741FB"/>
     <w:rsid w:val="00D767A5"/>
     <w:rsid w:val="00D81D94"/>
     <w:rsid w:val="00D8303F"/>
     <w:rsid w:val="00D8377E"/>
     <w:rsid w:val="00D94FD1"/>
     <w:rsid w:val="00DA0B83"/>
     <w:rsid w:val="00DA3C8A"/>
     <w:rsid w:val="00DB4D90"/>
     <w:rsid w:val="00DB68BE"/>
+    <w:rsid w:val="00DD30BF"/>
     <w:rsid w:val="00DE4C9D"/>
     <w:rsid w:val="00DF00DC"/>
     <w:rsid w:val="00DF64AD"/>
     <w:rsid w:val="00DF75A8"/>
     <w:rsid w:val="00E06410"/>
     <w:rsid w:val="00E11DFA"/>
     <w:rsid w:val="00E144B4"/>
     <w:rsid w:val="00E25545"/>
     <w:rsid w:val="00E32EB5"/>
     <w:rsid w:val="00E34BC6"/>
     <w:rsid w:val="00E40C96"/>
     <w:rsid w:val="00E412B5"/>
     <w:rsid w:val="00E419FF"/>
+    <w:rsid w:val="00E62426"/>
     <w:rsid w:val="00E9273F"/>
     <w:rsid w:val="00E93824"/>
     <w:rsid w:val="00EB168F"/>
     <w:rsid w:val="00EC382B"/>
     <w:rsid w:val="00EC65DD"/>
     <w:rsid w:val="00ED7753"/>
     <w:rsid w:val="00EE2867"/>
     <w:rsid w:val="00EE3287"/>
     <w:rsid w:val="00EF27E7"/>
     <w:rsid w:val="00EF7C13"/>
     <w:rsid w:val="00F06CBD"/>
     <w:rsid w:val="00F2329C"/>
     <w:rsid w:val="00F2782E"/>
     <w:rsid w:val="00F30D93"/>
     <w:rsid w:val="00F44882"/>
+    <w:rsid w:val="00F52578"/>
     <w:rsid w:val="00F54635"/>
+    <w:rsid w:val="00F55E73"/>
     <w:rsid w:val="00F63141"/>
     <w:rsid w:val="00F776A7"/>
     <w:rsid w:val="00F97DD4"/>
     <w:rsid w:val="00FA7E73"/>
     <w:rsid w:val="00FB4710"/>
+    <w:rsid w:val="00FC689D"/>
     <w:rsid w:val="00FC761A"/>
     <w:rsid w:val="00FD7E17"/>
     <w:rsid w:val="00FE286A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3970,100 +4907,102 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001C4EA8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003E6C21"/>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
     <w:rsid w:val="007F3264"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:rsid w:val="007F3264"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="slostrnky">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="007F3264"/>
   </w:style>
@@ -4204,50 +5143,76 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Arial8vtabulceChar">
     <w:name w:val="Arial 8 v tabulce Char"/>
     <w:link w:val="Arial8vtabulce"/>
     <w:locked/>
     <w:rsid w:val="00C8776E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Odrky">
     <w:name w:val="Odrážky"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:rsid w:val="00F55E73"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="zhlav0">
+    <w:name w:val="záhlaví"/>
+    <w:aliases w:val="azurový název dokumentu"/>
+    <w:rsid w:val="00F55E73"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="00ADD0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="87389186">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="859202817">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -4270,55 +5235,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1635872187">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4567,66 +5532,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>468</Words>
-  <Characters>2763</Characters>
+  <Words>527</Words>
+  <Characters>3112</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Úřad městského obvodu Poruba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3225</CharactersWithSpaces>
+  <CharactersWithSpaces>3632</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivana Horáková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>