--- v0 (2026-04-26)
+++ v1 (2026-06-28)
@@ -38,51 +38,50 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="828"/>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="4450"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C4EA8" w14:paraId="2AC5AE4D" w14:textId="77777777" w:rsidTr="00AB6164">
         <w:trPr>
           <w:trHeight w:val="889"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC5AE47" w14:textId="77777777" w:rsidR="001C4EA8" w:rsidRPr="00650231" w:rsidRDefault="00B1122E" w:rsidP="00650231">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
@@ -123,1270 +122,1391 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC5AE48" w14:textId="77777777" w:rsidR="001C4EA8" w:rsidRPr="00650231" w:rsidRDefault="001C4EA8" w:rsidP="00650231">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00650231">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Statutární město Ostrava</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC5AE4A" w14:textId="77777777" w:rsidR="004E3F06" w:rsidRDefault="004E3F06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00650231">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>úřad městského obvodu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ED73D99" w14:textId="77777777" w:rsidR="006346C9" w:rsidRDefault="006346C9" w:rsidP="002A41B9">
+          <w:p w14:paraId="33C11887" w14:textId="77777777" w:rsidR="006346C9" w:rsidRDefault="006346C9" w:rsidP="002A41B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">odbor </w:t>
             </w:r>
             <w:r w:rsidR="002A41B9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">dopravy </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AC5AE4B" w14:textId="562D0DC5" w:rsidR="001C6E07" w:rsidRDefault="001C6E07" w:rsidP="002A41B9">
+          <w:p w14:paraId="2AC5AE4B" w14:textId="21CF2DCD" w:rsidR="003173BC" w:rsidRDefault="003173BC" w:rsidP="002A41B9">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="003C69"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>silniční správní úřad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC5AE4C" w14:textId="1CF47CCA" w:rsidR="00D81D94" w:rsidRDefault="00D81D94" w:rsidP="00650231">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F3264" w14:paraId="2AC5AE4F" w14:textId="77777777" w:rsidTr="00AB6164">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AC5AE4E" w14:textId="77777777" w:rsidR="007F3264" w:rsidRDefault="007F3264"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28CEFFFF" w14:textId="05D3AD0B" w:rsidR="002D0B2F" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+    <w:p w14:paraId="133BAEE3" w14:textId="77777777" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24A23F83" w14:textId="77777777" w:rsidR="000A4B24" w:rsidRDefault="000A4B24" w:rsidP="002D0B2F">
-[...5 lines deleted...]
-    <w:p w14:paraId="2BEF825C" w14:textId="416B6067" w:rsidR="002D0B2F" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+    <w:p w14:paraId="640CDA96" w14:textId="726A57C4" w:rsidR="000802D8" w:rsidRPr="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">Žádost – zřizování a provoz </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00211C82">
+        <w:t xml:space="preserve">Žádost </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4DCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>prodejního zařízení</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">o povolení ke </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6365F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="042E2D56" w14:textId="283FA025" w:rsidR="002D0B2F" w:rsidRPr="009004F1" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+        <w:t>zř</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4DCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6365F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4DCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ení</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6365F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a provoz</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4DCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6365F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>restaurační předzahrádky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D4AC83" w14:textId="77777777" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="009004F1">
+    </w:p>
+    <w:p w14:paraId="68D94FDF" w14:textId="117B95AA" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
         <w:t xml:space="preserve">Žádost o povolení ke zvláštnímu užívání místní komunikace podle </w:t>
       </w:r>
-      <w:r w:rsidRPr="009004F1">
+      <w:r w:rsidRPr="00F01FE6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>§ 25 odst. 6 písm. c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009004F1">
+      <w:r w:rsidRPr="00F01FE6">
         <w:t xml:space="preserve"> zákona č. 13/1997 Sb., o pozemních komunikacích, ve znění </w:t>
       </w:r>
       <w:r>
         <w:t>pozdějších předpisů</w:t>
       </w:r>
-      <w:r w:rsidRPr="009004F1">
+      <w:r w:rsidR="00742491">
+        <w:t xml:space="preserve"> (dále jen „zákon</w:t>
+      </w:r>
+      <w:r w:rsidR="00742491">
+        <w:br/>
+        <w:t>o pozemních komunikacích“)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
         <w:t xml:space="preserve">, za účelem </w:t>
       </w:r>
-      <w:r w:rsidRPr="009004F1">
+      <w:r w:rsidRPr="00F01FE6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">umístění předsunutého prodejního místa </w:t>
-[...74 lines deleted...]
-      <w:r w:rsidR="00B53FE0">
+        <w:t>umístění restaurační předzahrádky</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...28 lines deleted...]
-      <w:r w:rsidR="00574174">
+    </w:p>
+    <w:p w14:paraId="43F8ED7D" w14:textId="77777777" w:rsidR="00742491" w:rsidRPr="00F01FE6" w:rsidRDefault="00742491" w:rsidP="000802D8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73DA1E83" w14:textId="3C76A3F5" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="00742491">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t xml:space="preserve">před provozovnou …………………………………….………………………………...……………..   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D17523" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>na ulici …………………………………….………………    č. p.  ……………  v Ostravě - Porubě</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8788C6" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>na pozemku parcelní číslo: …………………………………………, k. ú.:  …….………….…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0996CB3B" w14:textId="2E7CB796" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>v termínu od - do:………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FF4BDB" w14:textId="60454211" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>na ploše:    …..  m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:rPr>
+          <w:position w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0045097E">
+        <w:t xml:space="preserve">plocha </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE21A4">
+        <w:t>na chodníku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750DFDF3" w14:textId="297128D9" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
+      <w:pPr>
+        <w:pStyle w:val="Normln2"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provozní doba předzahrádky: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">max.  od ……….do  ……. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE21A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE21A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BB3F94" w14:textId="77777777" w:rsidR="00574174" w:rsidRPr="00225F0C" w:rsidRDefault="00574174" w:rsidP="00574174">
-[...114 lines deleted...]
-    <w:p w14:paraId="078BD042" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRPr="0055218B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+    <w:p w14:paraId="4DD02B31" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF070F2" w14:textId="77777777" w:rsidR="0045097E" w:rsidRDefault="000802D8" w:rsidP="000802D8">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0055218B">
         <w:rPr>
           <w:b/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Žadatel: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055218B">
-[...3 lines deleted...]
-    <w:p w14:paraId="19C133D1" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRPr="0055218B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3356"/>
+        <w:gridCol w:w="4162"/>
+        <w:gridCol w:w="2257"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0045097E" w14:paraId="32F8EF6B" w14:textId="77777777" w:rsidTr="000D3A58">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3356" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DD7048" w14:textId="5C5DC79D" w:rsidR="0045097E" w:rsidRPr="0045097E" w:rsidRDefault="00013F76" w:rsidP="00742491">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="333030803"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0045097E" w:rsidRPr="0045097E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0045097E" w:rsidRPr="0045097E">
+              <w:t xml:space="preserve"> právnická osoba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4162" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="312932E1" w14:textId="396348A1" w:rsidR="0045097E" w:rsidRPr="0045097E" w:rsidRDefault="00013F76" w:rsidP="00742491">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1900779522"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0045097E" w:rsidRPr="0045097E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0045097E" w:rsidRPr="0045097E">
+              <w:t xml:space="preserve"> fyzická osoba podnikajíc</w:t>
+            </w:r>
+            <w:r w:rsidR="00510C65">
+              <w:t>í</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1491A879" w14:textId="5F18C376" w:rsidR="0045097E" w:rsidRPr="0045097E" w:rsidRDefault="00013F76" w:rsidP="00742491">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="877051134"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0045097E" w:rsidRPr="0045097E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0045097E" w:rsidRPr="0045097E">
+              <w:t xml:space="preserve"> fyzická osoba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55752462" w14:textId="4529BD45" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>Název / Jméno: …………………………………………………………………….…………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A01B32C" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>IČ / Datum narození: ……………………………………………………………..…………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E436437" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>Sídlo společnosti / Adresa: …………………………………………………………………..……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A688BE3" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055218B">
-[...11 lines deleted...]
-    <w:p w14:paraId="23EDA97A" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRPr="0055218B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>Telefon, e-mail: ………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CB71B0" w14:textId="4615E6D2" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5144DA6F" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D527E7" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="0055218B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zástupce žadatele - zastoupení na základě plné moci:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7668C73E" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>Název / Jméno: …………………………………………………………………….…………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB09F51" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>IČ / Datum narození: ……………………………………………………………..…………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDCC1C4" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>Sídlo společnosti / Adresa: …………………………………………………………………..……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46023FCA" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
         <w:t>Telefon, e-mail: ………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C10005D" w14:textId="024554DF" w:rsidR="002D0B2F" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+    <w:p w14:paraId="5F55FC13" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2338F14D" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F28F218" w14:textId="393DF250" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>Datum: ……………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:tab/>
+        <w:t>Podpis žadatele (razítko): ………………..………</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB76B5">
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4EA08A" w14:textId="001BFB6A" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00F01FE6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Přílohy </w:t>
+      </w:r>
+      <w:r w:rsidR="00742491">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0055218B">
+        <w:t xml:space="preserve">k </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Zástupce </w:t>
-[...158 lines deleted...]
-    <w:p w14:paraId="31FDAC05" w14:textId="1157ED79" w:rsidR="002D0B2F" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
+        <w:t>žádosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C719B62" w14:textId="0C13368A" w:rsidR="000802D8" w:rsidRDefault="00EE21A4" w:rsidP="00F3128F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055218B">
-[...3 lines deleted...]
-    <w:p w14:paraId="6BBCFA3B" w14:textId="050DB809" w:rsidR="002D0B2F" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8" w:rsidRPr="00F01FE6">
+        <w:t>ituace na podkladu katastrální mapy s vyznačením umístění restaurační předzahrádky</w:t>
+      </w:r>
+      <w:r w:rsidR="00123400">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D62E2DA" w14:textId="15591846" w:rsidR="000802D8" w:rsidRPr="00F3128F" w:rsidRDefault="00EE21A4" w:rsidP="00F3128F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">stručný </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="4BD88F09" w14:textId="3A0889D1" w:rsidR="002D0B2F" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8">
+        <w:t xml:space="preserve">á-li být předzahrádka umístěna na místní komunikaci v lokalitách vymezených v příloze č. 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8" w:rsidRPr="00F3128F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>„Pravidel č. 5/2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00742491" w:rsidRPr="00F3128F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro umisťování a provedení restauračních předzahrádek v městském obvodu Poruba</w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8" w:rsidRPr="00F3128F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00742491" w:rsidRPr="00F3128F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, ve znění Dodatku č. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00742491">
+        <w:t>dále jen „Pravidla“</w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8">
+        <w:t xml:space="preserve">), je žadatel o umístění předzahrádky povinen předložit </w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8" w:rsidRPr="00F3128F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>snímek katastrální mapy, jež bude obsahovat okótovaný zákres půdorysných rozměrů požadované předzahrádky a vizualizaci, z níž bude patrné materiálové a barevné provedení předzahrádky</w:t>
+      </w:r>
+      <w:r w:rsidR="00123400">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A5C6C0" w14:textId="1604F7D2" w:rsidR="000802D8" w:rsidRDefault="00EE21A4" w:rsidP="00411622">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>živnostenský list nebo jiný průkaz živnostenského oprávnění (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CD3AFC">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00411622" w:rsidRPr="00411622">
+        <w:t>ýpis ze živnostenského rejstříku nebo jiný doklad opravňující k podnikání</w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8" w:rsidRPr="00411622">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>přikládají podnikající fyzické osoby</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000802D8">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01FE6">
-[...3 lines deleted...]
-    <w:p w14:paraId="4DF431CC" w14:textId="4B346C16" w:rsidR="002D0B2F" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
+      <w:r w:rsidR="00123400">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C66979" w14:textId="57A3E437" w:rsidR="000802D8" w:rsidRDefault="00EE21A4" w:rsidP="00F3128F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>výpis</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F01FE6">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8">
+        <w:t>ýpis</w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8" w:rsidRPr="00F01FE6">
         <w:t xml:space="preserve"> z obchodního </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000802D8">
         <w:t xml:space="preserve">nebo jiného </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01FE6">
+      <w:r w:rsidR="000802D8" w:rsidRPr="00F01FE6">
         <w:t>rejstříku</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000802D8">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3AFC">
+      <w:r w:rsidR="000802D8" w:rsidRPr="00F3128F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>přikládají právnické osoby</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000802D8">
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="2C273DAC" w14:textId="0710AAE1" w:rsidR="002D0B2F" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
+      <w:r w:rsidR="00123400">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC929DD" w14:textId="45770346" w:rsidR="000802D8" w:rsidRDefault="00EE21A4" w:rsidP="00F3128F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055218B">
-[...3 lines deleted...]
-    <w:p w14:paraId="7875ABCC" w14:textId="5180312B" w:rsidR="002D0B2F" w:rsidRPr="0055218B" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
+      <w:r>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8" w:rsidRPr="00F01FE6">
+        <w:t>opie nájemní smlouvy nebo doklad o vlastnictví prostoru provozovny</w:t>
+      </w:r>
+      <w:r w:rsidR="00123400">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1957D423" w14:textId="01C5607C" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="00EE21A4" w:rsidP="00F3128F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055218B">
-[...9 lines deleted...]
-    <w:p w14:paraId="7B7FED1E" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRPr="0055218B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8" w:rsidRPr="00F01FE6">
+        <w:t>lná moc (v případě zastoupení)</w:t>
+      </w:r>
+      <w:r w:rsidR="00123400">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5971F5D1" w14:textId="77777777" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03F02820" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3FF4E5" w14:textId="24D6F91B" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="00D25248" w:rsidP="000802D8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0055218B">
+        <w:t>Upozornění</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A2C18B" w14:textId="5A8DDAF9" w:rsidR="000802D8" w:rsidRPr="00F630F2" w:rsidRDefault="008F1C13" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0055218B">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F1C13">
+        <w:t>V případě umístění restaurační předzahrádky u nově zřízené provozovny je nutno doložit, že prodej je uskutečňován v rámci živnosti „hostinská činnost“ (popř. jiných živností, v jejichž rámci lze připravovat a prodávat pokrmy a nápoje k bezprostřední spotřebě v provozovně, v níž jsou prodávány) a že toto místo přímo funkčně souvisí s provozovnou, která je k tomuto účelu užívána podle zvláštního zákona</w:t>
+      </w:r>
+      <w:r w:rsidR="000802D8" w:rsidRPr="00F01FE6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F630F2" w:rsidRPr="00F630F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Předzahrádka musí mít stejného provozovatele jako uvedená provozovna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E7CEDB" w14:textId="77777777" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C092243" w14:textId="2621B3B4" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Má-li být předzahrádka umístěna na místní komunikaci v lokalitách vymezených v příloze č. 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="005B470D" w:rsidRPr="00367C6C">
+        <w:t>výše uvedených</w:t>
+      </w:r>
+      <w:r w:rsidR="00204C02" w:rsidRPr="00367C6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B17AD" w:rsidRPr="00367C6C">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ravidel, je podmínkou pro udělení předchozího souhlasu vlastníkem dotčené místní komunikace s umístěním předzahrádky ve smyslu § 25 odst. 1 zákona o pozemních komunikacích, aby navržené umístění a provedení takové předzahrádky odpovídalo požadavkům uvedeným v čl. 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="009B17AD">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ravidel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC1860B" w14:textId="77777777" w:rsidR="00917891" w:rsidRPr="004D4913" w:rsidRDefault="00917891" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2231532D" w14:textId="75E743F6" w:rsidR="00917891" w:rsidRDefault="00917891" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Definice „restaurační předzahrádky“ viz Nařízení města č. 1/2013, kterým se vydává tržní řád, ve znění pozdějších předpisů, čl. 2 odst. 8).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55741DCF" w14:textId="77777777" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A87440" w14:textId="77777777" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7380A439" w14:textId="4FB44EA4" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="00013F76" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Poučení o správním poplatku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29290AE8" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
         <w:t>Výše správního poplatku dle zákona č. 634/2004 Sb., o správních poplatcích, ve znění pozdějších předpisů – položka 36:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4D1186" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRPr="0055218B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0055218B">
+    <w:p w14:paraId="269424D9" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01FE6">
         <w:t>Vydání povolení ke zvláštnímu užívání místní komunikace na dobu platnosti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA61825" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
+    <w:p w14:paraId="1C566603" w14:textId="67AAA8F3" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="0042247C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055218B">
+      <w:r w:rsidRPr="00F01FE6">
         <w:t>10 dní a dobu kratší než 10 dní</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055218B">
+      <w:r w:rsidRPr="00F01FE6">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0055218B">
+      <w:r w:rsidRPr="00F01FE6">
         <w:tab/>
-        <w:t>100,- Kč</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77F934CE" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidR="007A21C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39943803" w14:textId="19205124" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="0042247C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055218B">
+      <w:r w:rsidRPr="00F01FE6">
         <w:t>6 měsíců a dobu kratší než 6 měsíců</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055218B">
+      <w:r w:rsidRPr="00F01FE6">
         <w:tab/>
-        <w:t>500,- Kč</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E6BBC39" w14:textId="23BCB4AA" w:rsidR="002D0B2F" w:rsidRPr="0055218B" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
+        <w:t>500</w:t>
+      </w:r>
+      <w:r w:rsidR="007A21C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0635AA67" w14:textId="07D583E9" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="0042247C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055218B">
-[...21 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>delší než 6 měsí</w:t>
+      </w:r>
+      <w:r w:rsidR="0042247C">
+        <w:t xml:space="preserve">ců                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007A21C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="007A21C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01FE6">
+        <w:t>Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445B7389" w14:textId="77777777" w:rsidR="00936F74" w:rsidRDefault="00936F74" w:rsidP="00936F74">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6C4D3F" w14:textId="295517C1" w:rsidR="00AD3011" w:rsidRDefault="00936F74" w:rsidP="00936F74">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">Správní poplatek je možné platit v hotovosti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00367C6C">
+        <w:t xml:space="preserve">nebo platební kartou </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> nebo platební kartou</w:t>
+        <w:t xml:space="preserve">na pokladně Úřadu městského obvodu Poruba, v době pokladních hodin (Po a St od 8:00 do 12:00 a </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3011">
+        <w:t>od 13:00 do 17:00 hod.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t>u</w:t>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3011">
+        <w:br/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>Út a Čt od 8:00 do 12:00 hod.; v pátek je pokladna uzavřena</w:t>
+        <w:t>Út a Čt od 8:00 do 12:00 hod.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3011">
+        <w:t>; v pátek je pokladna uzavřena</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>), také prostřednictvím složenek na pobočkách České pošty a.s. nebo bezhotovostním převodem</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3011">
+        <w:t xml:space="preserve"> (platebním příkazem) z bankovního účtu plátce na účet příjemce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CAB6D0" w14:textId="5339C55D" w:rsidR="00936F74" w:rsidRDefault="00AD3011" w:rsidP="00936F74">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vše až po podání žádosti a následném přidělení variabilního symbolu k platbě. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...47 lines deleted...]
-      <w:r>
+        <w:t>Bez přiděleného variabilního symbolu platbu neuskutečňujte, nebyla by správně přiřazena.</w:t>
+      </w:r>
+      <w:r w:rsidR="00936F74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055218B">
-[...55 lines deleted...]
-    <w:sectPr w:rsidR="00AB6164" w:rsidSect="00867BA5">
+    </w:p>
+    <w:p w14:paraId="01742FB0" w14:textId="77777777" w:rsidR="004D4913" w:rsidRDefault="004D4913" w:rsidP="00936F74">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04627B4C" w14:textId="7F3986AA" w:rsidR="004D4913" w:rsidRDefault="004D4913" w:rsidP="00936F74">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4913">
+        <w:t>Vedle správního poplatku za vydání povolení podléhá užívání veřejného prostranství také místnímu poplatku podle obecně závazné vyhlášky statutárního města Ostravy. Místní poplatek vyřizuje odbor finanční a ekonomický Úřadu městského obvodu Poruba.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="004D4913" w:rsidSect="00867BA5">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1559" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10CE9A4F" w14:textId="77777777" w:rsidR="00FE334E" w:rsidRDefault="00FE334E">
+    <w:p w14:paraId="55C5A1FA" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AE373AC" w14:textId="77777777" w:rsidR="00FE334E" w:rsidRDefault="00FE334E">
+    <w:p w14:paraId="5297E69A" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Thorndale">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AC5AE92" w14:textId="10FC9E41" w:rsidR="00867BA5" w:rsidRDefault="00B1122E" w:rsidP="00867BA5">
+  <w:p w14:paraId="2AC5AE92" w14:textId="4B0764D3" w:rsidR="00867BA5" w:rsidRDefault="00B1122E" w:rsidP="00867BA5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
         <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AC5AE94" wp14:editId="2AC5AE95">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5075555</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -1457,51 +1577,51 @@
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/28</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="00867BA5" w:rsidRPr="00F948E0">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">708 </w:t>
     </w:r>
-    <w:r w:rsidR="002564EB">
+    <w:r w:rsidR="00D44C16">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>00</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Ostrava</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
@@ -1709,58 +1829,58 @@
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Číslo účtu</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 1649335379/0800</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7831DCED" w14:textId="77777777" w:rsidR="00FE334E" w:rsidRDefault="00FE334E">
+    <w:p w14:paraId="469BACF6" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01F62AE5" w14:textId="77777777" w:rsidR="00FE334E" w:rsidRDefault="00FE334E">
+    <w:p w14:paraId="0DA71F66" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036F753B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59ACB626"/>
     <w:lvl w:ilvl="0" w:tplc="3FF03354">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -1998,53 +2118,53 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="064B2480"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0405000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="268B6C82"/>
+    <w:nsid w:val="1F430E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="02560A00"/>
+    <w:tmpl w:val="F62A5A9A"/>
     <w:lvl w:ilvl="0" w:tplc="2A882692">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
@@ -2979,50 +3099,163 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F8777ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41FA71C8"/>
+    <w:lvl w:ilvl="0" w:tplc="2A882692">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F9C04C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7BAD932"/>
     <w:lvl w:ilvl="0" w:tplc="5904606C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Odrky"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
         <w:ind w:left="788" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D107F3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3112,567 +3345,463 @@
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...111 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1182474391">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1080442759">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1395540609">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1650359902">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1587228636">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1632973768">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1099791194">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1772702170">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="380636222">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1478104813">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2069496392">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="438721044">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1244803923">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="859467063">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1165783243">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="15" w16cid:durableId="2067995841">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1297492504">
+  <w:num w:numId="16" w16cid:durableId="872350790">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="98305"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C4EA8"/>
-    <w:rsid w:val="00010798"/>
     <w:rsid w:val="00010982"/>
+    <w:rsid w:val="00013F76"/>
     <w:rsid w:val="00020B41"/>
     <w:rsid w:val="00027CD9"/>
     <w:rsid w:val="000454D6"/>
     <w:rsid w:val="0006052F"/>
     <w:rsid w:val="00064A25"/>
+    <w:rsid w:val="000802D8"/>
     <w:rsid w:val="00085940"/>
     <w:rsid w:val="00096C0F"/>
-    <w:rsid w:val="000A4B24"/>
     <w:rsid w:val="000C430D"/>
     <w:rsid w:val="000D189E"/>
     <w:rsid w:val="000D24BD"/>
+    <w:rsid w:val="000D3A58"/>
     <w:rsid w:val="000D3B54"/>
     <w:rsid w:val="000E2ACA"/>
     <w:rsid w:val="000E57B9"/>
     <w:rsid w:val="000F187C"/>
     <w:rsid w:val="000F712B"/>
-    <w:rsid w:val="000F730E"/>
     <w:rsid w:val="00105F2D"/>
     <w:rsid w:val="00116043"/>
     <w:rsid w:val="001207ED"/>
+    <w:rsid w:val="00123400"/>
     <w:rsid w:val="001263E7"/>
     <w:rsid w:val="00141F1F"/>
     <w:rsid w:val="00144EE0"/>
     <w:rsid w:val="0015328E"/>
     <w:rsid w:val="00153AAE"/>
     <w:rsid w:val="00154F7D"/>
+    <w:rsid w:val="0017283C"/>
     <w:rsid w:val="001870AB"/>
     <w:rsid w:val="001A12DA"/>
     <w:rsid w:val="001B5B48"/>
     <w:rsid w:val="001B6AE3"/>
     <w:rsid w:val="001C05FC"/>
     <w:rsid w:val="001C4EA8"/>
-    <w:rsid w:val="001C6E07"/>
     <w:rsid w:val="001D411A"/>
     <w:rsid w:val="001D4444"/>
     <w:rsid w:val="001E6E9B"/>
     <w:rsid w:val="001F1BC9"/>
     <w:rsid w:val="00201586"/>
-    <w:rsid w:val="00211C82"/>
+    <w:rsid w:val="00204C02"/>
+    <w:rsid w:val="00220581"/>
     <w:rsid w:val="002255DE"/>
-    <w:rsid w:val="002564EB"/>
     <w:rsid w:val="00263AB6"/>
-    <w:rsid w:val="00270CC5"/>
     <w:rsid w:val="002A41B9"/>
+    <w:rsid w:val="002A4DCB"/>
     <w:rsid w:val="002B161C"/>
-    <w:rsid w:val="002B3971"/>
     <w:rsid w:val="002B5F4D"/>
     <w:rsid w:val="002C267D"/>
-    <w:rsid w:val="002D0B2F"/>
     <w:rsid w:val="002D1210"/>
     <w:rsid w:val="002D54AA"/>
-    <w:rsid w:val="002E4066"/>
     <w:rsid w:val="002F1BB7"/>
     <w:rsid w:val="002F390B"/>
     <w:rsid w:val="00311992"/>
     <w:rsid w:val="00315533"/>
     <w:rsid w:val="00315FDD"/>
+    <w:rsid w:val="003173BC"/>
     <w:rsid w:val="00323940"/>
     <w:rsid w:val="003249E2"/>
     <w:rsid w:val="00332EA2"/>
     <w:rsid w:val="00340151"/>
     <w:rsid w:val="003547F3"/>
+    <w:rsid w:val="003603F6"/>
+    <w:rsid w:val="00367C6C"/>
     <w:rsid w:val="00383739"/>
     <w:rsid w:val="00385B44"/>
     <w:rsid w:val="003B1098"/>
-    <w:rsid w:val="003C2354"/>
     <w:rsid w:val="003C7177"/>
     <w:rsid w:val="003E6C21"/>
     <w:rsid w:val="003F2F3C"/>
     <w:rsid w:val="00401AC1"/>
+    <w:rsid w:val="00411622"/>
     <w:rsid w:val="00415356"/>
     <w:rsid w:val="00415F0E"/>
     <w:rsid w:val="0041654F"/>
     <w:rsid w:val="004176B2"/>
+    <w:rsid w:val="0042247C"/>
     <w:rsid w:val="0042266F"/>
     <w:rsid w:val="004275CF"/>
     <w:rsid w:val="0043535E"/>
+    <w:rsid w:val="0045097E"/>
     <w:rsid w:val="00451975"/>
     <w:rsid w:val="0046005B"/>
     <w:rsid w:val="0049009C"/>
     <w:rsid w:val="004B14FE"/>
     <w:rsid w:val="004C6BB9"/>
     <w:rsid w:val="004D1E00"/>
     <w:rsid w:val="004D294E"/>
+    <w:rsid w:val="004D4913"/>
     <w:rsid w:val="004E3F06"/>
     <w:rsid w:val="004F26CC"/>
-    <w:rsid w:val="004F597A"/>
+    <w:rsid w:val="00510C65"/>
     <w:rsid w:val="0051155D"/>
     <w:rsid w:val="00513B54"/>
     <w:rsid w:val="00517ABA"/>
     <w:rsid w:val="00520589"/>
     <w:rsid w:val="00521569"/>
     <w:rsid w:val="0052662E"/>
     <w:rsid w:val="00533A0B"/>
     <w:rsid w:val="00541D81"/>
     <w:rsid w:val="00547072"/>
     <w:rsid w:val="0054748E"/>
     <w:rsid w:val="00554849"/>
     <w:rsid w:val="00566278"/>
     <w:rsid w:val="005732A5"/>
-    <w:rsid w:val="00574174"/>
     <w:rsid w:val="00582DA2"/>
     <w:rsid w:val="00596C78"/>
     <w:rsid w:val="005A74A3"/>
+    <w:rsid w:val="005B470D"/>
     <w:rsid w:val="005B5283"/>
     <w:rsid w:val="005C222F"/>
-    <w:rsid w:val="005F7F0F"/>
+    <w:rsid w:val="005D6FDC"/>
     <w:rsid w:val="006053E2"/>
     <w:rsid w:val="00607229"/>
     <w:rsid w:val="0061720D"/>
     <w:rsid w:val="006212AD"/>
     <w:rsid w:val="00630D76"/>
     <w:rsid w:val="006346C9"/>
     <w:rsid w:val="00650231"/>
-    <w:rsid w:val="00653460"/>
     <w:rsid w:val="00660CF0"/>
     <w:rsid w:val="006843D2"/>
     <w:rsid w:val="00685B4F"/>
     <w:rsid w:val="00694E20"/>
     <w:rsid w:val="006959B4"/>
     <w:rsid w:val="006A43F2"/>
     <w:rsid w:val="006A52E9"/>
     <w:rsid w:val="006A635C"/>
     <w:rsid w:val="006B7504"/>
     <w:rsid w:val="006C2A33"/>
     <w:rsid w:val="006D5C52"/>
     <w:rsid w:val="006F129B"/>
     <w:rsid w:val="00710571"/>
     <w:rsid w:val="00710B81"/>
-    <w:rsid w:val="00715CDB"/>
+    <w:rsid w:val="00712234"/>
     <w:rsid w:val="00715CE4"/>
     <w:rsid w:val="00721E08"/>
     <w:rsid w:val="00724823"/>
     <w:rsid w:val="00731239"/>
     <w:rsid w:val="00733F4C"/>
+    <w:rsid w:val="00742491"/>
     <w:rsid w:val="007556FE"/>
     <w:rsid w:val="0075652E"/>
     <w:rsid w:val="007626F4"/>
     <w:rsid w:val="0077710D"/>
     <w:rsid w:val="007924E8"/>
     <w:rsid w:val="007A2085"/>
+    <w:rsid w:val="007A21C8"/>
     <w:rsid w:val="007A3546"/>
-    <w:rsid w:val="007C0ADB"/>
     <w:rsid w:val="007C3DA6"/>
     <w:rsid w:val="007D06D7"/>
     <w:rsid w:val="007D4B73"/>
     <w:rsid w:val="007D4C0B"/>
     <w:rsid w:val="007E6913"/>
     <w:rsid w:val="007F122C"/>
     <w:rsid w:val="007F3264"/>
+    <w:rsid w:val="0080183D"/>
     <w:rsid w:val="00803258"/>
-    <w:rsid w:val="00815F44"/>
     <w:rsid w:val="00825E95"/>
     <w:rsid w:val="008407DF"/>
     <w:rsid w:val="00841EDF"/>
     <w:rsid w:val="00853CCC"/>
     <w:rsid w:val="00867BA5"/>
     <w:rsid w:val="00884B0C"/>
     <w:rsid w:val="00891E01"/>
     <w:rsid w:val="008E35F8"/>
+    <w:rsid w:val="008F1C13"/>
+    <w:rsid w:val="008F683F"/>
     <w:rsid w:val="00902F2A"/>
     <w:rsid w:val="0090651E"/>
+    <w:rsid w:val="00917891"/>
     <w:rsid w:val="009227D7"/>
     <w:rsid w:val="00933E90"/>
+    <w:rsid w:val="00936F74"/>
     <w:rsid w:val="009A196A"/>
+    <w:rsid w:val="009B17AD"/>
     <w:rsid w:val="009B401F"/>
     <w:rsid w:val="009C033D"/>
     <w:rsid w:val="009C3E4B"/>
     <w:rsid w:val="009D51C9"/>
     <w:rsid w:val="009F7BEC"/>
     <w:rsid w:val="00A0161B"/>
     <w:rsid w:val="00A03BC4"/>
     <w:rsid w:val="00A051D0"/>
     <w:rsid w:val="00A07EF9"/>
     <w:rsid w:val="00A21E64"/>
+    <w:rsid w:val="00A234C1"/>
     <w:rsid w:val="00A25FEB"/>
     <w:rsid w:val="00A34905"/>
     <w:rsid w:val="00A40DF9"/>
     <w:rsid w:val="00A4359A"/>
     <w:rsid w:val="00A57A54"/>
     <w:rsid w:val="00A642D9"/>
     <w:rsid w:val="00A6741E"/>
     <w:rsid w:val="00A82CF7"/>
     <w:rsid w:val="00AA0461"/>
     <w:rsid w:val="00AA0ECB"/>
     <w:rsid w:val="00AA39E3"/>
-    <w:rsid w:val="00AB55CB"/>
+    <w:rsid w:val="00AB5984"/>
     <w:rsid w:val="00AB6164"/>
     <w:rsid w:val="00AC183C"/>
     <w:rsid w:val="00AC6034"/>
+    <w:rsid w:val="00AD3011"/>
     <w:rsid w:val="00AD5696"/>
     <w:rsid w:val="00AD78A6"/>
     <w:rsid w:val="00AD79C4"/>
     <w:rsid w:val="00AE106E"/>
     <w:rsid w:val="00AE1464"/>
+    <w:rsid w:val="00AE6171"/>
     <w:rsid w:val="00B1122E"/>
     <w:rsid w:val="00B161F3"/>
     <w:rsid w:val="00B32F80"/>
     <w:rsid w:val="00B34133"/>
-    <w:rsid w:val="00B51DD4"/>
-    <w:rsid w:val="00B53FE0"/>
     <w:rsid w:val="00B630E6"/>
     <w:rsid w:val="00B63DA4"/>
     <w:rsid w:val="00B648B3"/>
     <w:rsid w:val="00B8768B"/>
     <w:rsid w:val="00BA43EF"/>
-    <w:rsid w:val="00BA708F"/>
+    <w:rsid w:val="00BC4BE3"/>
     <w:rsid w:val="00BC4ECA"/>
     <w:rsid w:val="00BC70D7"/>
     <w:rsid w:val="00BE44D0"/>
     <w:rsid w:val="00BE5CC1"/>
+    <w:rsid w:val="00BF0E9B"/>
     <w:rsid w:val="00C110D5"/>
-    <w:rsid w:val="00C11B00"/>
     <w:rsid w:val="00C1273A"/>
     <w:rsid w:val="00C258B7"/>
     <w:rsid w:val="00C3221A"/>
     <w:rsid w:val="00C40897"/>
     <w:rsid w:val="00C46DE6"/>
     <w:rsid w:val="00C61B7B"/>
     <w:rsid w:val="00C808C8"/>
     <w:rsid w:val="00C816B1"/>
     <w:rsid w:val="00C83539"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C9396C"/>
     <w:rsid w:val="00C93F43"/>
     <w:rsid w:val="00C94D30"/>
-    <w:rsid w:val="00CB3CD0"/>
     <w:rsid w:val="00CD222D"/>
     <w:rsid w:val="00CD363A"/>
-    <w:rsid w:val="00CD3AFC"/>
     <w:rsid w:val="00CE0BB2"/>
+    <w:rsid w:val="00CE468B"/>
     <w:rsid w:val="00CF01CA"/>
     <w:rsid w:val="00CF3031"/>
     <w:rsid w:val="00CF4BF7"/>
     <w:rsid w:val="00D05F9E"/>
     <w:rsid w:val="00D15841"/>
     <w:rsid w:val="00D20467"/>
     <w:rsid w:val="00D20ED4"/>
+    <w:rsid w:val="00D25248"/>
     <w:rsid w:val="00D40C8B"/>
     <w:rsid w:val="00D415E5"/>
     <w:rsid w:val="00D42342"/>
+    <w:rsid w:val="00D44485"/>
+    <w:rsid w:val="00D44C16"/>
     <w:rsid w:val="00D47F34"/>
     <w:rsid w:val="00D57343"/>
     <w:rsid w:val="00D63FEF"/>
     <w:rsid w:val="00D741FB"/>
     <w:rsid w:val="00D767A5"/>
-    <w:rsid w:val="00D77B4E"/>
     <w:rsid w:val="00D81D94"/>
     <w:rsid w:val="00D8303F"/>
     <w:rsid w:val="00D8377E"/>
     <w:rsid w:val="00D94FD1"/>
     <w:rsid w:val="00DA3C8A"/>
     <w:rsid w:val="00DB4D90"/>
     <w:rsid w:val="00DB68BE"/>
-    <w:rsid w:val="00DC53E8"/>
+    <w:rsid w:val="00DB76B5"/>
     <w:rsid w:val="00DE4C9D"/>
     <w:rsid w:val="00DF00DC"/>
     <w:rsid w:val="00DF64AD"/>
     <w:rsid w:val="00E06410"/>
     <w:rsid w:val="00E11DFA"/>
     <w:rsid w:val="00E144B4"/>
     <w:rsid w:val="00E25545"/>
     <w:rsid w:val="00E32EB5"/>
     <w:rsid w:val="00E34BC6"/>
     <w:rsid w:val="00E40C96"/>
     <w:rsid w:val="00E412B5"/>
     <w:rsid w:val="00E419FF"/>
-    <w:rsid w:val="00E57557"/>
-    <w:rsid w:val="00E61ED9"/>
     <w:rsid w:val="00E9273F"/>
     <w:rsid w:val="00E93824"/>
     <w:rsid w:val="00EB168F"/>
     <w:rsid w:val="00EC382B"/>
     <w:rsid w:val="00EC65DD"/>
     <w:rsid w:val="00ED7753"/>
+    <w:rsid w:val="00EE21A4"/>
     <w:rsid w:val="00EE2867"/>
     <w:rsid w:val="00EE3287"/>
-    <w:rsid w:val="00EF267A"/>
     <w:rsid w:val="00EF27E7"/>
     <w:rsid w:val="00EF7C13"/>
-    <w:rsid w:val="00F00A4B"/>
     <w:rsid w:val="00F06CBD"/>
     <w:rsid w:val="00F2329C"/>
     <w:rsid w:val="00F2782E"/>
     <w:rsid w:val="00F30D93"/>
-    <w:rsid w:val="00F36A0C"/>
+    <w:rsid w:val="00F3128F"/>
     <w:rsid w:val="00F44882"/>
     <w:rsid w:val="00F54635"/>
+    <w:rsid w:val="00F630F2"/>
     <w:rsid w:val="00F63141"/>
+    <w:rsid w:val="00F6365F"/>
     <w:rsid w:val="00F776A7"/>
     <w:rsid w:val="00F97DD4"/>
     <w:rsid w:val="00FC761A"/>
-    <w:rsid w:val="00FE334E"/>
+    <w:rsid w:val="00FD42D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="98305"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2AC5AE47"/>
   <w15:docId w15:val="{F54DB196-510C-40CB-B7B2-9F5B921292D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4073,51 +4202,50 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
@@ -4308,70 +4436,70 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Arial8vtabulceChar">
     <w:name w:val="Arial 8 v tabulce Char"/>
     <w:link w:val="Arial8vtabulce"/>
     <w:locked/>
     <w:rsid w:val="00C8776E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Odrky">
     <w:name w:val="Odrážky"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normln2">
+    <w:name w:val="Normální2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="000802D8"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Thorndale" w:hAnsi="Thorndale"/>
+      <w:lang w:bidi="cs-CZ"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="87389186">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="396903369">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="859202817">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -4662,78 +4790,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99F2C1D3-F7CA-4498-B3E4-980EEB4DCB45}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDA3614F-872E-4343-BCC1-5A5BCF7F2352}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>431</Words>
-  <Characters>2549</Characters>
+  <Words>648</Words>
+  <Characters>3827</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Úřad městského obvodu Poruba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2975</CharactersWithSpaces>
+  <CharactersWithSpaces>4467</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivana Horáková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>