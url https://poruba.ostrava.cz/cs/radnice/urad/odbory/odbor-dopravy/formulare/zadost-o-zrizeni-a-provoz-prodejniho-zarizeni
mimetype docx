--- v1 (2026-06-28)
+++ v2 (2026-07-18)
@@ -1,1418 +1,1666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...237 lines deleted...]
-    <w:p w14:paraId="133BAEE3" w14:textId="77777777" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+    <w:p w14:paraId="51947BDA" w14:textId="1862EC00" w:rsidR="000A4B24" w:rsidRPr="00E65C2B" w:rsidRDefault="00F83E51" w:rsidP="002D0B2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="640CDA96" w14:textId="726A57C4" w:rsidR="000802D8" w:rsidRPr="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Žádost o povolení ke zřízení a provozu prodejního zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104A36D3" w14:textId="77777777" w:rsidR="00F83E51" w:rsidRPr="00E65C2B" w:rsidRDefault="00F83E51" w:rsidP="002D0B2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="30"/>
-[...94 lines deleted...]
-    <w:p w14:paraId="67D4AC83" w14:textId="77777777" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042E2D56" w14:textId="5FB4BB99" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žádost o povolení ke zvláštnímu užívání místní komunikace podle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>§ 25 odst. 6 písm. c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zákona č. 13/1997 Sb., o pozemních komunikacích, ve znění pozdějších předpisů, za účelem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">umístění prodejního </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90DA2" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zařízení</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(např. vystavení zboží před prodejnou, předprodej a jiné prodejní pulty apod.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8DF76F" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F01FE6">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00F01FE6">
+    </w:p>
+    <w:p w14:paraId="335A4A32" w14:textId="4FCA8D5B" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>před provozovnou:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DD3728" w14:textId="49873113" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na ulici </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> č. p.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v Ostravě - Porubě</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E447AC" w14:textId="30DF0D45" w:rsidR="00574174" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na pozemku parcelní číslo: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, k.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53FE0" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ú.: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BB3F94" w14:textId="369D9B4F" w:rsidR="00574174" w:rsidRPr="00E65C2B" w:rsidRDefault="00574174" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na ploše místní komunikace č.:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A51CD0" w14:textId="681D1355" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v termínu od - do:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4F3DEA" w14:textId="23DC061E" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na ploše:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:position w:val="10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(plocha na chodníku), v době max.  od </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hodin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0718A5" w14:textId="504F04A4" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sortiment prodávaného zboží:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0449353B" w14:textId="6EC01AC7" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD04073" w14:textId="77777777" w:rsidR="00B53FE0" w:rsidRPr="00E65C2B" w:rsidRDefault="00B53FE0" w:rsidP="002D0B2F">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...74 lines deleted...]
-    <w:p w14:paraId="0AF070F2" w14:textId="77777777" w:rsidR="0045097E" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50346610" w14:textId="77777777" w:rsidR="00C41BFC" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="00C41BFC">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Žadatel: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3356"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2257"/>
+        <w:gridCol w:w="3258"/>
+        <w:gridCol w:w="3835"/>
+        <w:gridCol w:w="2682"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0045097E" w14:paraId="32F8EF6B" w14:textId="77777777" w:rsidTr="000D3A58">
+      <w:tr w:rsidR="00C41BFC" w:rsidRPr="00E65C2B" w14:paraId="16FBE88F" w14:textId="77777777" w:rsidTr="00B330D1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="3258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13DD7048" w14:textId="5C5DC79D" w:rsidR="0045097E" w:rsidRPr="0045097E" w:rsidRDefault="00013F76" w:rsidP="00742491">
+          <w:p w14:paraId="43EC6ACA" w14:textId="268E072B" w:rsidR="00C41BFC" w:rsidRPr="00E65C2B" w:rsidRDefault="000F2703" w:rsidP="00B330D1">
             <w:pPr>
-              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="333030803"/>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="592364960"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0045097E" w:rsidRPr="0045097E">
+                <w:r w:rsidR="002F1625" w:rsidRPr="00E65C2B">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0045097E" w:rsidRPr="0045097E">
+            <w:r w:rsidR="00C41BFC" w:rsidRPr="00E65C2B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> právnická osoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4162" w:type="dxa"/>
+            <w:tcW w:w="3835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="312932E1" w14:textId="396348A1" w:rsidR="0045097E" w:rsidRPr="0045097E" w:rsidRDefault="00013F76" w:rsidP="00742491">
+          <w:p w14:paraId="5FC99023" w14:textId="77777777" w:rsidR="00C41BFC" w:rsidRPr="00E65C2B" w:rsidRDefault="000F2703" w:rsidP="00B330D1">
             <w:pPr>
-              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1900779522"/>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-463732530"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0045097E" w:rsidRPr="0045097E">
+                <w:r w:rsidR="00C41BFC" w:rsidRPr="00E65C2B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0045097E" w:rsidRPr="0045097E">
-[...3 lines deleted...]
-              <w:t>í</w:t>
+            <w:r w:rsidR="00C41BFC" w:rsidRPr="00E65C2B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fyzická osoba podnikající</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcW w:w="2682" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1491A879" w14:textId="5F18C376" w:rsidR="0045097E" w:rsidRPr="0045097E" w:rsidRDefault="00013F76" w:rsidP="00742491">
+          <w:p w14:paraId="52AB76DD" w14:textId="77777777" w:rsidR="00C41BFC" w:rsidRPr="00E65C2B" w:rsidRDefault="000F2703" w:rsidP="00B330D1">
             <w:pPr>
-              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="877051134"/>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1718964487"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0045097E" w:rsidRPr="0045097E">
+                <w:r w:rsidR="00C41BFC" w:rsidRPr="00E65C2B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0045097E" w:rsidRPr="0045097E">
+            <w:r w:rsidR="00C41BFC" w:rsidRPr="00E65C2B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> fyzická osoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55752462" w14:textId="4529BD45" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
-[...27 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="2C4C479A" w14:textId="77777777" w:rsidR="00C41BFC" w:rsidRPr="00E65C2B" w:rsidRDefault="00C41BFC" w:rsidP="00C41BFC">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19C133D1" w14:textId="29969D55" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Název / Jméno: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EDA97A" w14:textId="1A812FDF" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IČ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0A14" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Datum narození: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8B6AE9" w14:textId="30A1503A" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sídlo společnosti / Adresa: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52915252" w14:textId="412BA47D" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon, e-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C10005D" w14:textId="024554DF" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5144DA6F" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D5A15D" w14:textId="77777777" w:rsidR="00B53FE0" w:rsidRPr="00E65C2B" w:rsidRDefault="00B53FE0" w:rsidP="002D0B2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CEAAAD3" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRPr="00C20320" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zástupce žadatele - zastoupení na základě plné moci:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7668C73E" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="00742491">
-[...1 lines deleted...]
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="51A865F3" w14:textId="32B7BB90" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Název / Jméno:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445BFA83" w14:textId="0D0DFDF8" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IČ</w:t>
+      </w:r>
+      <w:r w:rsidR="0066155E" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Datum narození: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A64843" w14:textId="37AD1E89" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sídlo společnosti / Adresa: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612EEF8E" w14:textId="0E02B069" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon, e-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F882D54" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="000F2703">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2338F14D" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C19FFA" w14:textId="77777777" w:rsidR="00E9601D" w:rsidRPr="00E65C2B" w:rsidRDefault="00E9601D" w:rsidP="002D0B2F">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0F28F218" w14:textId="393DF250" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363FDDBC" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F01FE6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B2A568E" w14:textId="1FD13645" w:rsidR="002D0B2F" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum: </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2703">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="2D4EA08A" w14:textId="001BFB6A" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+        <w:t>Podpis žadatele (razítko</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2703">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, pokud se používá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2703">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C948E0" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRPr="00C20320" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Přílohy </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="3C719B62" w14:textId="0C13368A" w:rsidR="000802D8" w:rsidRDefault="00EE21A4" w:rsidP="00F3128F">
+        <w:t>Přílohy k žádosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519927DD" w14:textId="6D386558" w:rsidR="0098283A" w:rsidRPr="00E65C2B" w:rsidRDefault="0098283A" w:rsidP="00CD3AFC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="6D62E2DA" w14:textId="15591846" w:rsidR="000802D8" w:rsidRPr="00F3128F" w:rsidRDefault="00EE21A4" w:rsidP="00F3128F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">situace na podkladu katastrální mapy s vyznačením místa umístění prodejního </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90DA2" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBCFA3B" w14:textId="050DB809" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...56 lines deleted...]
-    <w:p w14:paraId="05A5C6C0" w14:textId="1604F7D2" w:rsidR="000802D8" w:rsidRDefault="00EE21A4" w:rsidP="00411622">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stručný popis vybavení prodejního místa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD88F09" w14:textId="1EA775EC" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="008C7B62" w:rsidP="00CD3AFC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="000802D8" w:rsidRPr="00411622">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">výpis ze živnostenského rejstříku nebo jiný doklad opravňující k podnikání </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0B2F" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0B2F" w:rsidRPr="00E65C2B">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>přikládají podnikající fyzické osoby</w:t>
       </w:r>
-      <w:r w:rsidR="000802D8">
-[...6 lines deleted...]
-    <w:p w14:paraId="43C66979" w14:textId="57A3E437" w:rsidR="000802D8" w:rsidRDefault="00EE21A4" w:rsidP="00F3128F">
+      <w:r w:rsidR="002D0B2F" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF431CC" w14:textId="4B346C16" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidR="000802D8" w:rsidRPr="00F3128F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>výpis z obchodního nebo jiného rejstříku (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>přikládají právnické osoby</w:t>
       </w:r>
-      <w:r w:rsidR="000802D8">
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00123400">
-[...3 lines deleted...]
-    <w:p w14:paraId="2DC929DD" w14:textId="45770346" w:rsidR="000802D8" w:rsidRDefault="00EE21A4" w:rsidP="00F3128F">
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C273DAC" w14:textId="0710AAE1" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="1957D423" w14:textId="01C5607C" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="00EE21A4" w:rsidP="00F3128F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kopie nájemní smlouvy nebo doklad o vlastnictví prostoru provozovny</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7875ABCC" w14:textId="5180312B" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plná moc (v případě zastoupení)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554CB9C7" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="03F02820" w14:textId="77777777" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B7FED1E" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2F3FF4E5" w14:textId="24D6F91B" w:rsidR="000802D8" w:rsidRPr="00F01FE6" w:rsidRDefault="00D25248" w:rsidP="000802D8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B89254" w14:textId="310063CA" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="00C71DD8" w:rsidP="002D0B2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="43A2C18B" w14:textId="5A8DDAF9" w:rsidR="000802D8" w:rsidRPr="00F630F2" w:rsidRDefault="008F1C13" w:rsidP="000802D8">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Poučení o s</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0B2F" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>právní</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0B2F" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poplatk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D2993A" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...17 lines deleted...]
-    <w:p w14:paraId="55E7CEDB" w14:textId="77777777" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="000802D8">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Výše správního poplatku dle zákona č. 634/2004 Sb., o správních poplatcích, ve znění pozdějších předpisů – položka 36:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4D1186" w14:textId="77777777" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...91 lines deleted...]
-      <w:r w:rsidRPr="00F01FE6">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vydání povolení ke zvláštnímu užívání místní komunikace na dobu platnosti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C566603" w14:textId="67AAA8F3" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="0042247C">
+    <w:p w14:paraId="4DA61825" w14:textId="40D20169" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-        <w:autoSpaceDE w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F01FE6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>10 dní a dobu kratší než 10 dní</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01FE6">
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F01FE6">
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>100</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="39943803" w14:textId="19205124" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="0042247C">
+        <w:t>100 Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F934CE" w14:textId="60866866" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-        <w:autoSpaceDE w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F01FE6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>6 měsíců a dobu kratší než 6 měsíců</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01FE6">
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>500</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="0635AA67" w14:textId="07D583E9" w:rsidR="000802D8" w:rsidRDefault="000802D8" w:rsidP="0042247C">
+        <w:t>500 Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6BBC39" w14:textId="72C58BA9" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="00CD3AFC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-        <w:autoSpaceDE w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="007A21C8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>delší než 6 měsíců</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9601D" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01FE6">
-[...2 lines deleted...]
-      <w:r w:rsidR="007A21C8">
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>000 Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76209412" w14:textId="0F9B6EA4" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5DDA84" w14:textId="250F3516" w:rsidR="00CD3AFC" w:rsidRPr="00E65C2B" w:rsidRDefault="002E4066" w:rsidP="002E4066">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Správní poplatek je možno platit v</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3AFC" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hotovosti</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3AFC" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo platební kartou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na pokladně Úřad</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3AFC" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> městského obvodu Poruba, v době pokladních hodin (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3AFC" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Po a St od 8:00 do 12:00 hod. a od 13:00 do 17:00 hod.;</w:t>
+      </w:r>
+      <w:r w:rsidR="00050048">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01FE6">
-[...7 lines deleted...]
-        <w:autoSpaceDE w:val="0"/>
+      <w:r w:rsidR="00CD3AFC" w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Út a Čt od 8:00 do 12:00 hod.; v pátek je pokladna uzavřena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), také prostřednictvím složenek na pobočkách České pošty a.s. nebo bezhotovostním převodem (platebním příkazem) z bankovního účtu plátce na účet příjemce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E7CB39" w14:textId="77777777" w:rsidR="00B5640D" w:rsidRPr="00E65C2B" w:rsidRDefault="00B5640D" w:rsidP="00B5640D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...49 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:autoSpaceDE w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Správní poplatek lze uhradit až po podání žádosti a přidělení variabilního symbolu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Platby provedené bez přiděleného variabilního symbolu nemusí být správně identifikovány</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>a přiřazeny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66790011" w14:textId="77777777" w:rsidR="00715CDB" w:rsidRPr="00E65C2B" w:rsidRDefault="00715CDB" w:rsidP="002E4066">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B7DC64" w14:textId="77777777" w:rsidR="002E4066" w:rsidRPr="00E65C2B" w:rsidRDefault="002E4066" w:rsidP="002D0B2F">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="004D4913" w:rsidSect="00867BA5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADD6DAC" w14:textId="4923B4B6" w:rsidR="002D0B2F" w:rsidRPr="00E65C2B" w:rsidRDefault="002D0B2F" w:rsidP="002D0B2F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Upozornění</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660BE2C2" w14:textId="6BA4DA9D" w:rsidR="00E9601D" w:rsidRPr="00E65C2B" w:rsidRDefault="00E9601D" w:rsidP="002D0B2F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65C2B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definice předsunutého prodejního místa je uvedena v čl. 2 odst. 4 Nařízení města č. 1/2013, kterým se vydává tržní řád, ve znění pozdějších předpisů.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00E9601D" w:rsidRPr="00E65C2B" w:rsidSect="00867BA5">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1559" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55C5A1FA" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
+    <w:p w14:paraId="10CE9A4F" w14:textId="77777777" w:rsidR="00FE334E" w:rsidRDefault="00FE334E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5297E69A" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
+    <w:p w14:paraId="3AE373AC" w14:textId="77777777" w:rsidR="00FE334E" w:rsidRDefault="00FE334E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -1428,85 +1676,78 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Thorndale">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AC5AE92" w14:textId="4B0764D3" w:rsidR="00867BA5" w:rsidRDefault="00B1122E" w:rsidP="00867BA5">
+  <w:p w14:paraId="2AC5AE92" w14:textId="10FC9E41" w:rsidR="00867BA5" w:rsidRDefault="00B1122E" w:rsidP="00867BA5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
         <w:tab w:val="left" w:pos="3828"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AC5AE94" wp14:editId="2AC5AE95">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5075555</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -1577,51 +1818,51 @@
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/28</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="00867BA5" w:rsidRPr="00F948E0">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">708 </w:t>
     </w:r>
-    <w:r w:rsidR="00D44C16">
+    <w:r w:rsidR="002564EB">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>00</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Ostrava</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
@@ -1829,64 +2070,264 @@
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Číslo účtu</w:t>
     </w:r>
     <w:r w:rsidR="00867BA5">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 1649335379/0800</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="469BACF6" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
+    <w:p w14:paraId="7831DCED" w14:textId="77777777" w:rsidR="00FE334E" w:rsidRDefault="00FE334E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DA71F66" w14:textId="77777777" w:rsidR="00A642D9" w:rsidRDefault="00A642D9">
+    <w:p w14:paraId="01F62AE5" w14:textId="77777777" w:rsidR="00FE334E" w:rsidRDefault="00FE334E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03978250" w14:textId="77777777" w:rsidR="00F707AD" w:rsidRDefault="00F707AD" w:rsidP="00F707AD">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09D8003D" wp14:editId="3E8DC73A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2971800</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3200400" cy="685800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1902122337" name="Textové pole 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3200400" cy="685800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="209F14BB" w14:textId="77777777" w:rsidR="00F707AD" w:rsidRPr="00FC6E85" w:rsidRDefault="00F707AD" w:rsidP="00F707AD">
+                          <w:pPr>
+                            <w:pStyle w:val="zhlav0"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Žádost</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="09D8003D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:234pt;margin-top:0;width:252pt;height:54pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1IGOx3QEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ0i4z4hRdiw4D&#10;ugvQ7gNkWY6F2aJGKrGzrx8lp2m2vg17EXjzIc8hvb4a+07sDZIFV8r5LJfCOA21ddtSfn+8e7OS&#10;goJyterAmVIeDMmrzetX68EXZgEtdLVBwSCOisGXsg3BF1lGujW9ohl44zjZAPYqsIvbrEY1MHrf&#10;ZYs8v8wGwNojaEPE0dspKTcJv2mMDl+bhkwQXSl5tpBeTG8V32yzVsUWlW+tPo6h/mGKXlnHTU9Q&#10;tyoosUP7Aqq3GoGgCTMNfQZNY7VJHJjNPP+LzUOrvElcWBzyJ5no/8HqL/sH/w1FGD/AyAtMJMjf&#10;g/5BwsFNq9zWXCPC0BpVc+N5lCwbPBXHT6PUVFAEqYbPUPOS1S5AAhob7KMqzFMwOi/gcBLdjEFo&#10;Dr7lNS5zTmnOXa4uVmzHFqp4+tojhY8GehGNUiIvNaGr/T2FqfSpJDZzcGe7Li22c38EGDNG0vRx&#10;4Gn0MFYjV0cWFdQH5oEw3QnfNRst4C8pBr6RUtLPnUIjRffJsRbv58tlPKrkLC/eLdjB80x1nlFO&#10;M1QpgxSTeROmQ9x5tNuWO03qO7hm/RqbqD1PdZyb7yCJc7zZeGjnfqp6/rM2vwEAAP//AwBQSwME&#10;FAAGAAgAAAAhAEHAUsbbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPtP0SexI0l&#10;m8bYStNpAnEFMT4kbl7jtRWNUzXZWv495sQulu339D7y7ehbdaY+NoEtzGcGFHEZXMOVhfe3p5s1&#10;qJiQHbaBycIPRdgWk6scMxcGfqXzPlVKRDhmaKFOqcu0jmVNHuMsdMSCHUPvMcnZV9r1OIi4b/XC&#10;mJX22LA41NjRQ03l9/7kLXw8H78+l+alevS33RBGo9lvtLXX03F3DyrRmP7J8BdfokMhmQ7hxC6q&#10;1sJytZYuyYJMgTd3C1kOwjPy10WuLwsUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1&#10;IGOx3QEAAKEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBBwFLG2wAAAAgBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="209F14BB" w14:textId="77777777" w:rsidR="00F707AD" w:rsidRPr="00FC6E85" w:rsidRDefault="00F707AD" w:rsidP="00F707AD">
+                    <w:pPr>
+                      <w:pStyle w:val="zhlav0"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Žádost</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>Statutární město Ostrava</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="666EF8EC" w14:textId="77777777" w:rsidR="00F707AD" w:rsidRPr="00812056" w:rsidRDefault="00F707AD" w:rsidP="00F707AD">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>Úřad městského</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00812056">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> obvod</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>u</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00812056">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>Poruba</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4A5068F9" w14:textId="77777777" w:rsidR="00F707AD" w:rsidRDefault="00F707AD" w:rsidP="00F707AD">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>odbor dopravy</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="35011B48" w14:textId="77777777" w:rsidR="00F707AD" w:rsidRDefault="00F707AD">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036F753B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59ACB626"/>
     <w:lvl w:ilvl="0" w:tplc="3FF03354">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2118,53 +2559,53 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="064B2480"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0405000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F430E41"/>
+    <w:nsid w:val="268B6C82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F62A5A9A"/>
+    <w:tmpl w:val="02560A00"/>
     <w:lvl w:ilvl="0" w:tplc="2A882692">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
@@ -3099,163 +3540,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F8777ED"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F9C04C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7BAD932"/>
     <w:lvl w:ilvl="0" w:tplc="5904606C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Odrky"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
         <w:ind w:left="788" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D107F3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3345,463 +3673,591 @@
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="739F6988"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE0296AC"/>
+    <w:lvl w:ilvl="0" w:tplc="2A882692">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1182474391">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1080442759">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1395540609">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1650359902">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1587228636">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1632973768">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1099791194">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1772702170">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="380636222">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1478104813">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2069496392">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="438721044">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1244803923">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="859467063">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2067995841">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="15" w16cid:durableId="1165783243">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="872350790">
+  <w:num w:numId="16" w16cid:durableId="1297492504">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="164"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="98305"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C4EA8"/>
+    <w:rsid w:val="00010798"/>
     <w:rsid w:val="00010982"/>
-    <w:rsid w:val="00013F76"/>
     <w:rsid w:val="00020B41"/>
     <w:rsid w:val="00027CD9"/>
     <w:rsid w:val="000454D6"/>
+    <w:rsid w:val="00050048"/>
     <w:rsid w:val="0006052F"/>
     <w:rsid w:val="00064A25"/>
-    <w:rsid w:val="000802D8"/>
     <w:rsid w:val="00085940"/>
     <w:rsid w:val="00096C0F"/>
+    <w:rsid w:val="000A4B24"/>
     <w:rsid w:val="000C430D"/>
     <w:rsid w:val="000D189E"/>
     <w:rsid w:val="000D24BD"/>
-    <w:rsid w:val="000D3A58"/>
     <w:rsid w:val="000D3B54"/>
     <w:rsid w:val="000E2ACA"/>
     <w:rsid w:val="000E57B9"/>
     <w:rsid w:val="000F187C"/>
+    <w:rsid w:val="000F2703"/>
     <w:rsid w:val="000F712B"/>
+    <w:rsid w:val="000F730E"/>
     <w:rsid w:val="00105F2D"/>
     <w:rsid w:val="00116043"/>
     <w:rsid w:val="001207ED"/>
-    <w:rsid w:val="00123400"/>
     <w:rsid w:val="001263E7"/>
     <w:rsid w:val="00141F1F"/>
     <w:rsid w:val="00144EE0"/>
     <w:rsid w:val="0015328E"/>
     <w:rsid w:val="00153AAE"/>
     <w:rsid w:val="00154F7D"/>
-    <w:rsid w:val="0017283C"/>
     <w:rsid w:val="001870AB"/>
     <w:rsid w:val="001A12DA"/>
     <w:rsid w:val="001B5B48"/>
     <w:rsid w:val="001B6AE3"/>
     <w:rsid w:val="001C05FC"/>
     <w:rsid w:val="001C4EA8"/>
+    <w:rsid w:val="001C6E07"/>
     <w:rsid w:val="001D411A"/>
     <w:rsid w:val="001D4444"/>
     <w:rsid w:val="001E6E9B"/>
     <w:rsid w:val="001F1BC9"/>
     <w:rsid w:val="00201586"/>
-    <w:rsid w:val="00204C02"/>
-    <w:rsid w:val="00220581"/>
+    <w:rsid w:val="00211C82"/>
     <w:rsid w:val="002255DE"/>
+    <w:rsid w:val="002564EB"/>
     <w:rsid w:val="00263AB6"/>
+    <w:rsid w:val="00270CC5"/>
     <w:rsid w:val="002A41B9"/>
-    <w:rsid w:val="002A4DCB"/>
     <w:rsid w:val="002B161C"/>
+    <w:rsid w:val="002B3971"/>
     <w:rsid w:val="002B5F4D"/>
     <w:rsid w:val="002C267D"/>
+    <w:rsid w:val="002D0B2F"/>
     <w:rsid w:val="002D1210"/>
     <w:rsid w:val="002D54AA"/>
+    <w:rsid w:val="002E4066"/>
+    <w:rsid w:val="002F1625"/>
     <w:rsid w:val="002F1BB7"/>
     <w:rsid w:val="002F390B"/>
     <w:rsid w:val="00311992"/>
     <w:rsid w:val="00315533"/>
     <w:rsid w:val="00315FDD"/>
-    <w:rsid w:val="003173BC"/>
     <w:rsid w:val="00323940"/>
     <w:rsid w:val="003249E2"/>
     <w:rsid w:val="00332EA2"/>
     <w:rsid w:val="00340151"/>
     <w:rsid w:val="003547F3"/>
-    <w:rsid w:val="003603F6"/>
-    <w:rsid w:val="00367C6C"/>
     <w:rsid w:val="00383739"/>
     <w:rsid w:val="00385B44"/>
     <w:rsid w:val="003B1098"/>
+    <w:rsid w:val="003C2354"/>
     <w:rsid w:val="003C7177"/>
     <w:rsid w:val="003E6C21"/>
     <w:rsid w:val="003F2F3C"/>
     <w:rsid w:val="00401AC1"/>
-    <w:rsid w:val="00411622"/>
     <w:rsid w:val="00415356"/>
     <w:rsid w:val="00415F0E"/>
     <w:rsid w:val="0041654F"/>
     <w:rsid w:val="004176B2"/>
-    <w:rsid w:val="0042247C"/>
     <w:rsid w:val="0042266F"/>
     <w:rsid w:val="004275CF"/>
     <w:rsid w:val="0043535E"/>
-    <w:rsid w:val="0045097E"/>
     <w:rsid w:val="00451975"/>
     <w:rsid w:val="0046005B"/>
     <w:rsid w:val="0049009C"/>
     <w:rsid w:val="004B14FE"/>
     <w:rsid w:val="004C6BB9"/>
     <w:rsid w:val="004D1E00"/>
     <w:rsid w:val="004D294E"/>
-    <w:rsid w:val="004D4913"/>
     <w:rsid w:val="004E3F06"/>
     <w:rsid w:val="004F26CC"/>
-    <w:rsid w:val="00510C65"/>
+    <w:rsid w:val="004F597A"/>
     <w:rsid w:val="0051155D"/>
     <w:rsid w:val="00513B54"/>
     <w:rsid w:val="00517ABA"/>
     <w:rsid w:val="00520589"/>
     <w:rsid w:val="00521569"/>
     <w:rsid w:val="0052662E"/>
     <w:rsid w:val="00533A0B"/>
     <w:rsid w:val="00541D81"/>
     <w:rsid w:val="00547072"/>
     <w:rsid w:val="0054748E"/>
     <w:rsid w:val="00554849"/>
+    <w:rsid w:val="00561FD3"/>
     <w:rsid w:val="00566278"/>
     <w:rsid w:val="005732A5"/>
+    <w:rsid w:val="00574174"/>
     <w:rsid w:val="00582DA2"/>
     <w:rsid w:val="00596C78"/>
     <w:rsid w:val="005A74A3"/>
-    <w:rsid w:val="005B470D"/>
     <w:rsid w:val="005B5283"/>
     <w:rsid w:val="005C222F"/>
-    <w:rsid w:val="005D6FDC"/>
+    <w:rsid w:val="005E10A9"/>
+    <w:rsid w:val="005F7F0F"/>
     <w:rsid w:val="006053E2"/>
     <w:rsid w:val="00607229"/>
     <w:rsid w:val="0061720D"/>
     <w:rsid w:val="006212AD"/>
     <w:rsid w:val="00630D76"/>
     <w:rsid w:val="006346C9"/>
     <w:rsid w:val="00650231"/>
+    <w:rsid w:val="00653460"/>
     <w:rsid w:val="00660CF0"/>
+    <w:rsid w:val="0066155E"/>
+    <w:rsid w:val="00665D60"/>
     <w:rsid w:val="006843D2"/>
     <w:rsid w:val="00685B4F"/>
     <w:rsid w:val="00694E20"/>
     <w:rsid w:val="006959B4"/>
     <w:rsid w:val="006A43F2"/>
     <w:rsid w:val="006A52E9"/>
     <w:rsid w:val="006A635C"/>
     <w:rsid w:val="006B7504"/>
     <w:rsid w:val="006C2A33"/>
     <w:rsid w:val="006D5C52"/>
     <w:rsid w:val="006F129B"/>
     <w:rsid w:val="00710571"/>
     <w:rsid w:val="00710B81"/>
-    <w:rsid w:val="00712234"/>
+    <w:rsid w:val="00715CDB"/>
     <w:rsid w:val="00715CE4"/>
     <w:rsid w:val="00721E08"/>
     <w:rsid w:val="00724823"/>
     <w:rsid w:val="00731239"/>
     <w:rsid w:val="00733F4C"/>
-    <w:rsid w:val="00742491"/>
+    <w:rsid w:val="00740BC0"/>
     <w:rsid w:val="007556FE"/>
     <w:rsid w:val="0075652E"/>
     <w:rsid w:val="007626F4"/>
     <w:rsid w:val="0077710D"/>
     <w:rsid w:val="007924E8"/>
     <w:rsid w:val="007A2085"/>
-    <w:rsid w:val="007A21C8"/>
     <w:rsid w:val="007A3546"/>
+    <w:rsid w:val="007A700C"/>
+    <w:rsid w:val="007C02D0"/>
+    <w:rsid w:val="007C0ADB"/>
     <w:rsid w:val="007C3DA6"/>
     <w:rsid w:val="007D06D7"/>
     <w:rsid w:val="007D4B73"/>
     <w:rsid w:val="007D4C0B"/>
     <w:rsid w:val="007E6913"/>
     <w:rsid w:val="007F122C"/>
     <w:rsid w:val="007F3264"/>
-    <w:rsid w:val="0080183D"/>
     <w:rsid w:val="00803258"/>
+    <w:rsid w:val="00815F44"/>
     <w:rsid w:val="00825E95"/>
     <w:rsid w:val="008407DF"/>
     <w:rsid w:val="00841EDF"/>
     <w:rsid w:val="00853CCC"/>
     <w:rsid w:val="00867BA5"/>
     <w:rsid w:val="00884B0C"/>
     <w:rsid w:val="00891E01"/>
+    <w:rsid w:val="008C7B62"/>
     <w:rsid w:val="008E35F8"/>
-    <w:rsid w:val="008F1C13"/>
-    <w:rsid w:val="008F683F"/>
     <w:rsid w:val="00902F2A"/>
     <w:rsid w:val="0090651E"/>
-    <w:rsid w:val="00917891"/>
     <w:rsid w:val="009227D7"/>
     <w:rsid w:val="00933E90"/>
-    <w:rsid w:val="00936F74"/>
+    <w:rsid w:val="0098283A"/>
     <w:rsid w:val="009A196A"/>
-    <w:rsid w:val="009B17AD"/>
     <w:rsid w:val="009B401F"/>
     <w:rsid w:val="009C033D"/>
     <w:rsid w:val="009C3E4B"/>
     <w:rsid w:val="009D51C9"/>
     <w:rsid w:val="009F7BEC"/>
     <w:rsid w:val="00A0161B"/>
     <w:rsid w:val="00A03BC4"/>
     <w:rsid w:val="00A051D0"/>
+    <w:rsid w:val="00A05A3F"/>
     <w:rsid w:val="00A07EF9"/>
     <w:rsid w:val="00A21E64"/>
-    <w:rsid w:val="00A234C1"/>
     <w:rsid w:val="00A25FEB"/>
     <w:rsid w:val="00A34905"/>
     <w:rsid w:val="00A40DF9"/>
     <w:rsid w:val="00A4359A"/>
     <w:rsid w:val="00A57A54"/>
     <w:rsid w:val="00A642D9"/>
     <w:rsid w:val="00A6741E"/>
     <w:rsid w:val="00A82CF7"/>
     <w:rsid w:val="00AA0461"/>
     <w:rsid w:val="00AA0ECB"/>
     <w:rsid w:val="00AA39E3"/>
-    <w:rsid w:val="00AB5984"/>
+    <w:rsid w:val="00AB55CB"/>
     <w:rsid w:val="00AB6164"/>
     <w:rsid w:val="00AC183C"/>
     <w:rsid w:val="00AC6034"/>
-    <w:rsid w:val="00AD3011"/>
     <w:rsid w:val="00AD5696"/>
     <w:rsid w:val="00AD78A6"/>
     <w:rsid w:val="00AD79C4"/>
     <w:rsid w:val="00AE106E"/>
     <w:rsid w:val="00AE1464"/>
-    <w:rsid w:val="00AE6171"/>
     <w:rsid w:val="00B1122E"/>
     <w:rsid w:val="00B161F3"/>
     <w:rsid w:val="00B32F80"/>
     <w:rsid w:val="00B34133"/>
+    <w:rsid w:val="00B51DD4"/>
+    <w:rsid w:val="00B53FE0"/>
+    <w:rsid w:val="00B5640D"/>
     <w:rsid w:val="00B630E6"/>
     <w:rsid w:val="00B63DA4"/>
     <w:rsid w:val="00B648B3"/>
     <w:rsid w:val="00B8768B"/>
+    <w:rsid w:val="00B90DA2"/>
     <w:rsid w:val="00BA43EF"/>
-    <w:rsid w:val="00BC4BE3"/>
+    <w:rsid w:val="00BA708F"/>
     <w:rsid w:val="00BC4ECA"/>
     <w:rsid w:val="00BC70D7"/>
     <w:rsid w:val="00BE44D0"/>
     <w:rsid w:val="00BE5CC1"/>
-    <w:rsid w:val="00BF0E9B"/>
     <w:rsid w:val="00C110D5"/>
+    <w:rsid w:val="00C11B00"/>
     <w:rsid w:val="00C1273A"/>
+    <w:rsid w:val="00C20320"/>
     <w:rsid w:val="00C258B7"/>
     <w:rsid w:val="00C3221A"/>
     <w:rsid w:val="00C40897"/>
+    <w:rsid w:val="00C41BFC"/>
     <w:rsid w:val="00C46DE6"/>
     <w:rsid w:val="00C61B7B"/>
+    <w:rsid w:val="00C71DD8"/>
     <w:rsid w:val="00C808C8"/>
     <w:rsid w:val="00C816B1"/>
     <w:rsid w:val="00C83539"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C9396C"/>
     <w:rsid w:val="00C93F43"/>
     <w:rsid w:val="00C94D30"/>
+    <w:rsid w:val="00CB3CD0"/>
+    <w:rsid w:val="00CC0A14"/>
     <w:rsid w:val="00CD222D"/>
     <w:rsid w:val="00CD363A"/>
+    <w:rsid w:val="00CD3AFC"/>
     <w:rsid w:val="00CE0BB2"/>
-    <w:rsid w:val="00CE468B"/>
     <w:rsid w:val="00CF01CA"/>
     <w:rsid w:val="00CF3031"/>
     <w:rsid w:val="00CF4BF7"/>
     <w:rsid w:val="00D05F9E"/>
     <w:rsid w:val="00D15841"/>
     <w:rsid w:val="00D20467"/>
     <w:rsid w:val="00D20ED4"/>
-    <w:rsid w:val="00D25248"/>
     <w:rsid w:val="00D40C8B"/>
     <w:rsid w:val="00D415E5"/>
     <w:rsid w:val="00D42342"/>
-    <w:rsid w:val="00D44485"/>
-    <w:rsid w:val="00D44C16"/>
     <w:rsid w:val="00D47F34"/>
     <w:rsid w:val="00D57343"/>
     <w:rsid w:val="00D63FEF"/>
     <w:rsid w:val="00D741FB"/>
     <w:rsid w:val="00D767A5"/>
+    <w:rsid w:val="00D77B4E"/>
     <w:rsid w:val="00D81D94"/>
     <w:rsid w:val="00D8303F"/>
     <w:rsid w:val="00D8377E"/>
     <w:rsid w:val="00D94FD1"/>
     <w:rsid w:val="00DA3C8A"/>
     <w:rsid w:val="00DB4D90"/>
     <w:rsid w:val="00DB68BE"/>
-    <w:rsid w:val="00DB76B5"/>
+    <w:rsid w:val="00DC53E8"/>
     <w:rsid w:val="00DE4C9D"/>
     <w:rsid w:val="00DF00DC"/>
     <w:rsid w:val="00DF64AD"/>
     <w:rsid w:val="00E06410"/>
     <w:rsid w:val="00E11DFA"/>
     <w:rsid w:val="00E144B4"/>
     <w:rsid w:val="00E25545"/>
     <w:rsid w:val="00E32EB5"/>
     <w:rsid w:val="00E34BC6"/>
     <w:rsid w:val="00E40C96"/>
     <w:rsid w:val="00E412B5"/>
     <w:rsid w:val="00E419FF"/>
+    <w:rsid w:val="00E57557"/>
+    <w:rsid w:val="00E61ED9"/>
+    <w:rsid w:val="00E65C2B"/>
+    <w:rsid w:val="00E82DD2"/>
     <w:rsid w:val="00E9273F"/>
     <w:rsid w:val="00E93824"/>
+    <w:rsid w:val="00E9601D"/>
     <w:rsid w:val="00EB168F"/>
     <w:rsid w:val="00EC382B"/>
     <w:rsid w:val="00EC65DD"/>
     <w:rsid w:val="00ED7753"/>
-    <w:rsid w:val="00EE21A4"/>
+    <w:rsid w:val="00EE020F"/>
     <w:rsid w:val="00EE2867"/>
     <w:rsid w:val="00EE3287"/>
+    <w:rsid w:val="00EF267A"/>
     <w:rsid w:val="00EF27E7"/>
     <w:rsid w:val="00EF7C13"/>
+    <w:rsid w:val="00F00A4B"/>
     <w:rsid w:val="00F06CBD"/>
     <w:rsid w:val="00F2329C"/>
     <w:rsid w:val="00F2782E"/>
     <w:rsid w:val="00F30D93"/>
-    <w:rsid w:val="00F3128F"/>
+    <w:rsid w:val="00F36A0C"/>
     <w:rsid w:val="00F44882"/>
     <w:rsid w:val="00F54635"/>
-    <w:rsid w:val="00F630F2"/>
     <w:rsid w:val="00F63141"/>
-    <w:rsid w:val="00F6365F"/>
+    <w:rsid w:val="00F707AD"/>
     <w:rsid w:val="00F776A7"/>
+    <w:rsid w:val="00F83E51"/>
     <w:rsid w:val="00F97DD4"/>
     <w:rsid w:val="00FC761A"/>
-    <w:rsid w:val="00FD42D8"/>
+    <w:rsid w:val="00FE334E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="98305"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2AC5AE47"/>
   <w15:docId w15:val="{F54DB196-510C-40CB-B7B2-9F5B921292D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4202,100 +4658,102 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001C4EA8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003E6C21"/>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
     <w:rsid w:val="007F3264"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:rsid w:val="007F3264"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="slostrnky">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="007F3264"/>
   </w:style>
@@ -4436,108 +4894,134 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Arial8vtabulceChar">
     <w:name w:val="Arial 8 v tabulce Char"/>
     <w:link w:val="Arial8vtabulce"/>
     <w:locked/>
     <w:rsid w:val="00C8776E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Odrky">
     <w:name w:val="Odrážky"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="00C8776E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normln2">
-[...2 lines deleted...]
-    <w:rsid w:val="000802D8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:rsid w:val="00F707AD"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="zhlav0">
+    <w:name w:val="záhlaví"/>
+    <w:aliases w:val="azurový název dokumentu"/>
+    <w:rsid w:val="00F707AD"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:suppressAutoHyphens/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Thorndale" w:hAnsi="Thorndale"/>
-      <w:lang w:bidi="cs-CZ"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="00ADD0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="87389186">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="396903369">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="859202817">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poruba.ostrava.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4790,78 +5274,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDA3614F-872E-4343-BCC1-5A5BCF7F2352}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99F2C1D3-F7CA-4498-B3E4-980EEB4DCB45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>648</Words>
-  <Characters>3827</Characters>
+  <Words>511</Words>
+  <Characters>3021</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Úřad městského obvodu Poruba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4467</CharactersWithSpaces>
+  <CharactersWithSpaces>3525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivana Horáková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>